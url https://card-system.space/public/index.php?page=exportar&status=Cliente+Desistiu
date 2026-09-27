--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -124,61 +124,61 @@
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>CEP</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Complemento</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>181440</t>
+          <t>15515041</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>JUMARIO SANTOS</t>
+          <t>LUIZ RIBEIRO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865577633BR</t>
+          <t>YU109540685BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t/>
@@ -189,150 +189,150 @@
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-14 19:48:20</t>
+          <t>2026-09-11 20:38:54</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>2026-05-14 20:45:52</t>
+          <t>2026-09-25 18:44:03</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>6109</t>
+          <t>14227759</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>CAMILA XAVIER</t>
+          <t>ROSELI SOUZA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YB865610630BR</t>
+          <t>YU109531919BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-14 19:48:20</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>2026-05-14 20:54:33</t>
+          <t>2026-08-19 12:32:08</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>12271</t>
+          <t>14425370</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>LEANDRO SCHOUPINSKI</t>
+          <t>JAINE BRITO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YB865574362BR</t>
+          <t>YU109526919BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t/>
@@ -343,73 +343,73 @@
           <t/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-24 19:55:38</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>2026-05-14 20:54:48</t>
+          <t>2026-09-24 16:10:35</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>7540082</t>
+          <t>181440</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>KELY ANTUNES</t>
+          <t>JUMARIO SANTOS</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YB865586900BR</t>
+          <t>YB865577633BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t/>
@@ -420,150 +420,150 @@
           <t/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-05-14 19:48:20</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>2026-05-07 13:11:12</t>
+          <t>2026-05-14 20:45:52</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2373</t>
+          <t>12271</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>GEREZINHO</t>
+          <t>LEANDRO SCHOUPINSKI</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YB865590087BR</t>
+          <t>YB865574362BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-04-24 19:55:38</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>2026-05-14 20:54:16</t>
+          <t>2026-05-14 20:54:48</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2300336</t>
+          <t>7540082</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>LUANA FERREIRA</t>
+          <t>KELY ANTUNES</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YB865580969BR</t>
+          <t>YB865586900BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t/>
@@ -574,191 +574,345 @@
           <t/>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 13:30:59</t>
+          <t>2026-04-10 12:44:09</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>2026-05-07 13:09:14</t>
+          <t>2026-05-07 13:11:12</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>3956853</t>
+          <t>2373</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>CHARLES COSME</t>
+          <t>GEREZINHO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YB865583846BR</t>
+          <t>YB865590087BR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-13 05:28:45</t>
+          <t>2026-04-10 12:44:09</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>2026-05-10 16:24:59</t>
+          <t>2026-05-14 20:54:16</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
+          <t>2300336</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>LUANA FERREIRA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>YB865580969BR</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>2026-05-07 13:09:14</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>3956853</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>CHARLES COSME</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>YB865583846BR</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>2026-05-10 16:24:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
           <t>172809</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>JOSE GALVAO</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C11" t="inlineStr">
         <is>
           <t>YB754712388BR</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E9" t="inlineStr">
+      <c r="D11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
-[...34 lines deleted...]
-      <c r="N9" t="inlineStr">
+      <c r="G11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-06 06:20:43</t>
         </is>
       </c>
-      <c r="O9" t="inlineStr">
+      <c r="O11" t="inlineStr">
         <is>
           <t>2026-05-11 15:20:20</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>