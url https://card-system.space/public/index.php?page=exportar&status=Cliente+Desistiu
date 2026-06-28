--- v0 (2026-05-10)
+++ v1 (2026-06-28)
@@ -124,61 +124,61 @@
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>CEP</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Complemento</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>7540082</t>
+          <t>11618054</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>KELY ANTUNES</t>
+          <t>EDUARDO PEREIRA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865586900BR</t>
+          <t>YB865599510BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t/>
@@ -189,73 +189,73 @@
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>2026-05-07 13:11:12</t>
+          <t>2026-06-22 20:25:16</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2300336</t>
+          <t>12359809</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>LUANA FERREIRA</t>
+          <t>RAIRAN BISPO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YB865580969BR</t>
+          <t>YB865607370BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t/>
@@ -266,114 +266,3040 @@
           <t/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 13:30:59</t>
+          <t>2026-06-05 12:29:27</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>2026-05-07 13:09:14</t>
+          <t>2026-06-24 18:19:34</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
+          <t>13036464</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>ADRIANO MELO</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>YB865614866BR</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>2026-06-05 20:10:35</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>12682588</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>MARIA SILVA</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>YB865610436BR</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>2026-06-02 19:44:27</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>12682594</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>THIAGO SILVA</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>YB865610467BR</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-05-14 19:48:20</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>2026-06-08 20:44:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>181440</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>JUMARIO SANTOS</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>YB865577633BR</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-05-14 19:48:20</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>2026-05-14 20:45:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>6109</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>CAMILA XAVIER</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>YB865610630BR</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-05-14 19:48:20</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>2026-05-14 20:54:33</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>11352505</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>GRAZIELA NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>YB865597292BR</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-05-14 19:48:20</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>2026-05-28 20:19:19</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>12150272</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>HUDYSON NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>YB865605997BR</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-05-08 13:53:16</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>2026-06-23 20:57:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>11891646</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>FLAVIO JESUS</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>YB865601346BR</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-05-08 13:53:16</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>2026-06-22 20:57:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>12360068</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>FERNANDA BENETAO</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>YB865607936BR</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-05-08 13:53:16</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>2026-05-15 19:04:58</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>11580752</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>ELESSANDRO SANTOS</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>YB865599055BR</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-05-08 13:53:16</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>2026-06-22 20:13:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>12246375</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>KAROLAYNE GONCALVES</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>YB865606516BR</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-05-04 11:44:41</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>2026-06-10 19:36:36</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>11352547</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>GENATON SARAIVA</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>YB865597522BR</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-05-04 11:44:41</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>2026-06-22 19:55:32</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>12150184</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>ROSANGELA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>YB865605524BR</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-05-04 11:44:41</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>2026-06-25 17:45:17</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>12271</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>LEANDRO SCHOUPINSKI</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>YB865574362BR</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t>2026-05-14 20:54:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>10887655</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>WILLIAN FERREIRA</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>YB865593477BR</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>2026-06-22 18:57:32</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>10887722</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>LIGIA FERNANDA</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>YB865593830BR</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>2026-06-19 20:14:36</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>3468357</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>DAURI LIMA BARBEARIA</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>YB865582151BR</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>2026-05-29 18:28:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>11352491</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>WANDERLEY SOUZA</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>YB865597213BR</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>2026-06-22 19:49:26</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>11352521</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>MARIA ILDERLENE</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>YB865597377BR</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>2026-06-11 20:43:40</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>7540082</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>KELY ANTUNES</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>YB865586900BR</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>2026-05-07 13:11:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>2373</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>GEREZINHO</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>YB865590087BR</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t>2026-05-14 20:54:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>2300336</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>LUANA FERREIRA</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>YB865580969BR</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t>2026-05-07 13:09:14</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>180291</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>BEATRIZ VEIGA</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>YB754750307BR</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>2026-06-16 18:57:33</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>174089</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>WILAME MELO</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>YB754718831BR</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="O27" t="inlineStr">
+        <is>
+          <t>2026-06-16 20:12:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>315413</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>CLELIA LIMA</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>YB865579170BR</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:51</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>2026-06-17 18:13:03</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>181468</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>ADRIAN SANTANA</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>YB865577783BR</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:51</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>2026-06-17 18:21:08</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>179719</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>DANDINHA NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>YB754747435BR</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:51</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>2026-06-17 18:39:19</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>7540140</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>ANTONIO C MARCHEZI</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>YB865587193BR</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:50</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>2026-06-17 18:49:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>315377</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>EVANDRO MAXIMO</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>YB865578982BR</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:50</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>2026-06-17 18:58:25</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>173849</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>ANDREA BENTES</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>YB754717629BR</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>2026-05-19 20:05:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>7540614</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>MARIA VITORIA SC</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>YB865589614BR</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>2026-06-18 17:59:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>178879</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>ANTONIO SILVA</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>YB754743218BR</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr">
+        <is>
+          <t>2026-06-18 19:33:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
           <t>3956853</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B36" t="inlineStr">
         <is>
           <t>CHARLES COSME</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C36" t="inlineStr">
         <is>
           <t>YB865583846BR</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E4" t="inlineStr">
+      <c r="D36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
-[...39 lines deleted...]
-      <c r="N4" t="inlineStr">
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
         <is>
           <t>2026-03-13 05:28:45</t>
         </is>
       </c>
-      <c r="O4" t="inlineStr">
+      <c r="O36" t="inlineStr">
         <is>
           <t>2026-05-10 16:24:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>174583</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>EDVANDILSON R SILVA</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>YB754721331BR</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr">
+        <is>
+          <t>2026-05-22 21:02:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>175169</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>ALAN ROSA</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>YB754724315BR</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="O38" t="inlineStr">
+        <is>
+          <t>2026-05-23 12:08:14</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>168691</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>ANTONIO D M VIEIRA</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>YB754691688BR</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-02-23 05:59:13</t>
+        </is>
+      </c>
+      <c r="O39" t="inlineStr">
+        <is>
+          <t>2026-05-19 20:02:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>179603</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>DAVI CAPRINI</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>YB754746850BR</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-02-23 05:59:13</t>
+        </is>
+      </c>
+      <c r="O40" t="inlineStr">
+        <is>
+          <t>2026-05-20 13:18:36</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>172809</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>JOSE GALVAO</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>YB754712388BR</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-02-06 06:20:43</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr">
+        <is>
+          <t>2026-05-11 15:20:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>168810</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>NAIR LEMOS</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>YB754692272BR</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Cliente Desistiu</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-01-22 11:47:32</t>
+        </is>
+      </c>
+      <c r="O42" t="inlineStr">
+        <is>
+          <t>2026-05-18 19:02:07</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>