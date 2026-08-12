--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -124,61 +124,61 @@
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>CEP</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Complemento</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>11618054</t>
+          <t>181440</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>EDUARDO PEREIRA</t>
+          <t>JUMARIO SANTOS</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865599510BR</t>
+          <t>YB865577633BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t/>
@@ -189,227 +189,227 @@
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-05-14 19:48:20</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>2026-06-22 20:25:16</t>
+          <t>2026-05-14 20:45:52</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>12359809</t>
+          <t>6109</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>RAIRAN BISPO</t>
+          <t>CAMILA XAVIER</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YB865607370BR</t>
+          <t>YB865610630BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-05-14 19:48:20</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>2026-06-24 18:19:34</t>
+          <t>2026-05-14 20:54:33</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>13036464</t>
+          <t>12271</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>ADRIANO MELO</t>
+          <t>LEANDRO SCHOUPINSKI</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YB865614866BR</t>
+          <t>YB865574362BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-04-24 19:55:38</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>2026-06-05 20:10:35</t>
+          <t>2026-05-14 20:54:48</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>12682588</t>
+          <t>7540082</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>KELY ANTUNES</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YB865610436BR</t>
+          <t>YB865586900BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t/>
@@ -420,150 +420,150 @@
           <t/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-04-10 12:44:09</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>2026-06-02 19:44:27</t>
+          <t>2026-05-07 13:11:12</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>12682594</t>
+          <t>2373</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>THIAGO SILVA</t>
+          <t>GEREZINHO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YB865610467BR</t>
+          <t>YB865590087BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-14 19:48:20</t>
+          <t>2026-04-10 12:44:09</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>2026-06-08 20:44:30</t>
+          <t>2026-05-14 20:54:16</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>181440</t>
+          <t>2300336</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>JUMARIO SANTOS</t>
+          <t>LUANA FERREIRA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YB865577633BR</t>
+          <t>YB865580969BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t/>
@@ -574,73 +574,73 @@
           <t/>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-14 19:48:20</t>
+          <t>2026-04-02 13:30:59</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>2026-05-14 20:45:52</t>
+          <t>2026-05-07 13:09:14</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>6109</t>
+          <t>3956853</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>CAMILA XAVIER</t>
+          <t>CHARLES COSME</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YB865610630BR</t>
+          <t>YB865583846BR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t/>
@@ -651,2655 +651,114 @@
           <t/>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-14 19:48:20</t>
+          <t>2026-03-13 05:28:45</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>2026-05-14 20:54:33</t>
+          <t>2026-05-10 16:24:59</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>11352505</t>
+          <t>172809</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>GRAZIELA NOGUEIRA</t>
+          <t>JOSE GALVAO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>YB865597292BR</t>
+          <t>YB754712388BR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Cliente Desistiu</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-14 19:48:20</t>
+          <t>2026-02-06 06:20:43</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>2026-05-28 20:19:19</t>
-[...2462 lines deleted...]
-        <is>
           <t>2026-05-11 15:20:20</t>
-        </is>
-[...75 lines deleted...]
-          <t>2026-05-18 19:02:07</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>