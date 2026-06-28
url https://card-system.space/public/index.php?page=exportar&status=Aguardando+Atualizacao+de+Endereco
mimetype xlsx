--- v0 (2026-05-10)
+++ v1 (2026-06-28)
@@ -69,16517 +69,16517 @@
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ID Conta</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome Cliente</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>AR Original</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Motivo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>12359815</t>
+          <t>13082462</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>LUIS PINHEIRO</t>
+          <t>ANA KELLE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865607406BR</t>
+          <t>YB865616093BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>11108846</t>
+          <t>13940855</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ANTONIO SANTOS</t>
+          <t>SIDNEY SILVA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YB865595230BR</t>
+          <t>YB865623196BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>11891618</t>
+          <t>13578615</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>DIEGO MIRANDA</t>
+          <t>GABRIEL SILVA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YB865601195BR</t>
+          <t>YB865621218BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>11968130</t>
+          <t>13710537</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>THAINE SOUZA</t>
+          <t>DANIEL SILVA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YB865602179BR</t>
+          <t>YB865621368BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>11685194</t>
+          <t>13154585</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>FRANCYELLEN BARROS</t>
+          <t>ANTONIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YB865599727BR</t>
+          <t>YB865616725BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>11499033</t>
+          <t>13531516</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>XANDE</t>
+          <t>PAULO LIMA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YB865598338BR</t>
+          <t>YB865620889BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>12150202</t>
+          <t>13710639</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>DAVI SILVA</t>
+          <t>GABRIEL CHAVES</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YB865605612BR</t>
+          <t>YB865621500BR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>12150272</t>
+          <t>12923735</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>HUDYSON NASCIMENTO</t>
+          <t>SELMA ANJOS</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>YB865605997BR</t>
+          <t>YB865613579BR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>12359835</t>
+          <t>13904580</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>JOAO QUEIROZ</t>
+          <t>MARCELO M SANTOS</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>YB865607508BR</t>
+          <t>YB865623063BR</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>11891646</t>
+          <t>12877621</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>FLAVIO JESUS</t>
+          <t>WEULES GUILHERME</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>YB865601346BR</t>
+          <t>YB865612817BR</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>11854232</t>
+          <t>13904505</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>CARLOS NASCIMENTO</t>
+          <t>JESUILSON CAMPOS</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>YB865600907BR</t>
+          <t>YB865622859BR</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>12105636</t>
+          <t>12877790</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>PEDRO QUEIROZ</t>
+          <t>MARIKAWA JURUNA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>YB865604682BR</t>
+          <t>YB865613463BR</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>11352545</t>
+          <t>13036589</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>LUCIA OLIVEIRA</t>
+          <t>DION LIMA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>YB865597519BR</t>
+          <t>YB865615518BR</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>11217097</t>
+          <t>12877689</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>MONICA SOUZA</t>
+          <t>JORDAN HOLANDA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>YB865596819BR</t>
+          <t>YB865613168BR</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>11854282</t>
+          <t>13820515</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>JHONATAN TEIXEIRA</t>
+          <t>KRISTAL JF</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>YB865601156BR</t>
+          <t>YB865622275BR</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>11939007</t>
+          <t>12877631</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>CRISLAINE FERREIRA</t>
+          <t>TAMIRIS SAMPAIO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>YB865601757BR</t>
+          <t>YB865612865BR</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>11765470</t>
+          <t>5037</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>WILLIAN SILVA</t>
+          <t>ROSINEIDE OLIVEIRA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>YB865600629BR</t>
+          <t>YB865621102BR</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>12105612</t>
+          <t>12797872</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>FELIPE LEMOS</t>
+          <t>CARLOS DANIEL</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>YB865604563BR</t>
+          <t>YB865612295BR</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>12470308</t>
+          <t>13710559</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ROSEANE VELASQUEZ</t>
+          <t>ELAINE CORTEZ</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>YB865608582BR</t>
+          <t>YB865621487BR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>12470322</t>
+          <t>13186300</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>MATHEUS MAIA</t>
+          <t>TEODORICO SOUSA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>YB865608667BR</t>
+          <t>YB865617607BR</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>11138994</t>
+          <t>13186348</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>JOSE CORREA</t>
+          <t>IVAM FIGUEIRA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>YB865595654BR</t>
+          <t>YB865617862BR</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>11352499</t>
+          <t>13186290</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>ROSANGELA SOUZA</t>
+          <t>JAMSON FERREIRA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>YB865597261BR</t>
+          <t>YB865617553BR</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>12470627</t>
+          <t>13340438</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>BRENDA MIRA</t>
+          <t>ELIANE BERNAL</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>YB865609225BR</t>
+          <t>YB865619086BR</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>12150260</t>
+          <t>13154616</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>WANDERSON RODRIGUES</t>
+          <t>GABRIELA DALL ONDER</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>YB865605935BR</t>
+          <t>YB865616898BR</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>177879</t>
+          <t>12396116</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>PAULO NOGUEIRA</t>
+          <t>REGINA SANTOS</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>YB754738093BR</t>
+          <t>YB865607940BR</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>11306285</t>
+          <t>12006848</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>DAIANE NASCIMENTO</t>
+          <t>JEFETH SOUSA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>YB865597068BR</t>
+          <t>YB865602721BR</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>12105654</t>
+          <t>13311124</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>PRISCILA BARROSO</t>
+          <t>ELIZETE LOPES</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>YB865604775BR</t>
+          <t>YB865619041BR</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>12105664</t>
+          <t>13154575</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>GEILSON COSTA</t>
+          <t>RODRIGO QUEIROZ</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>YB865604824BR</t>
+          <t>YB865616677BR</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>12150256</t>
+          <t>12798028</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>PAULO FAGUNDES</t>
+          <t>STEFHANE RODRIGUES</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>YB865605918BR</t>
+          <t>YB865612560BR</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>11765384</t>
+          <t>12797828</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>FRANCISCO SOUSA</t>
+          <t>OCINEI FURTADO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>YB865600164BR</t>
+          <t>YB865612074BR</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>12150194</t>
+          <t>13036486</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>JACKELINE SILVA</t>
+          <t>TEC NYCOLAS</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>YB865605572BR</t>
+          <t>YB865614985BR</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>12360068</t>
+          <t>13940881</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>FERNANDA BENETAO</t>
+          <t>WIGNO SILVA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>YB865607936BR</t>
+          <t>YB865623324BR</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>11580752</t>
+          <t>12470621</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>ELESSANDRO SANTOS</t>
+          <t>PAULO PEREIRA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>YB865599055BR</t>
+          <t>YB865609194BR</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>12150090</t>
+          <t>13820483</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>JUCILENE ARRUDA</t>
+          <t>FELIPE FERREIRA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>YB865605042BR</t>
+          <t>YB865622111BR</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>11380668</t>
+          <t>12995384</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>DAVID CRUZ</t>
+          <t>DANILO OLIVEIRA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>YB865597791BR</t>
+          <t>YB865614336BR</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>11854276</t>
+          <t>12995495</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>VIIH ALMEIDA</t>
+          <t>LUIZ JUNIOR</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>YB865601125BR</t>
+          <t>YB865614628BR</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>12359817</t>
+          <t>8417</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>TATIANE SILVA</t>
+          <t>RAFAEL BARBOSA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>YB865607410BR</t>
+          <t>YB865620124BR</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>11499035</t>
+          <t>12624246</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>MARCELO COSTA</t>
+          <t>ELIANA B FERREIRA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>YB865598341BR</t>
+          <t>YB865609821BR</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>11722803</t>
+          <t>12877687</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>AMANDA SILVA</t>
+          <t>ADRIANE SILVA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>YB865599982BR</t>
+          <t>YB865613154BR</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>12246413</t>
+          <t>12877693</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>SANDRA SILVA</t>
+          <t>YUDE SILVA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>YB865606706BR</t>
+          <t>YB865613185BR</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>11722811</t>
+          <t>13082556</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>GABRIELLY VEIGA</t>
+          <t>FERNANDO DUTRA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>YB865600028BR</t>
+          <t>YB865616181BR</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>12470302</t>
+          <t>13820461</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>DYNHO LARA</t>
+          <t>JUVENIL SANTOS</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>YB865608548BR</t>
+          <t>YB865622006BR</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>11139122</t>
+          <t>13820487</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>JUAN COSTA</t>
+          <t>RAFAEL SILVA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>YB865596306BR</t>
+          <t>YB865622139BR</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>12733382</t>
+          <t>12682507</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>HELTON SILVA</t>
+          <t>ABNOR PAZ</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>YB865610780BR</t>
+          <t>YB865610215BR</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>11938971</t>
+          <t>12995369</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>RAMONA MARTINS</t>
+          <t>JULIANA LIMA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>YB865601575BR</t>
+          <t>YB865614265BR</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>11685184</t>
+          <t>7540357</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>JOSE IVALDO SS</t>
+          <t>ISAAC MACHADO</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>YB865599673BR</t>
+          <t>YB865588300BR</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>11217075</t>
+          <t>11722795</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>ADRYAN TOME</t>
+          <t>ANDERSON L FERREIRA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>YB865596703BR</t>
+          <t>YB865599948BR</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>12396649</t>
+          <t>13036458</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>JULIO SILVA</t>
+          <t>HAILTON SOUSA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>YB865608327BR</t>
+          <t>YB865614835BR</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>12105690</t>
+          <t>12769291</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>MARIA OLIVEIRA</t>
+          <t>RAMILY SILVA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>YB865604957BR</t>
+          <t>YB865611621BR</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>11968126</t>
+          <t>12682487</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>HELEM ALENCAR</t>
+          <t>LUCIVANIA MENDONCA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>YB865602151BR</t>
+          <t>YB865610113BR</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>12073432</t>
+          <t>13441441</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>BENE JR</t>
+          <t>NASCIMENTO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>YB865604206BR</t>
+          <t>YB865619917BR</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>12105656</t>
+          <t>12733387</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>CLEDINEI SOUSA</t>
+          <t>OZIEL SANTOS</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>YB865604784BR</t>
+          <t>YB865610802BR</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>181302</t>
+          <t>13082460</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>NADIANE DAMASCENO</t>
+          <t>THAIS VIEIRA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>YB865576933BR</t>
+          <t>YB865616076BR</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>10940788</t>
+          <t>12150312</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>SILVIO CARDOSO</t>
+          <t>GINOVEVA LANZARIM</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>YB865594296BR</t>
+          <t>YB865606198BR</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>11580700</t>
+          <t>12624216</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>ANTONIO SANTOS</t>
+          <t>JOSE SANTOS</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>YB865598797BR</t>
+          <t>YB865609676BR</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>11380686</t>
+          <t>13441591</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>OHELBOM FEITOSA</t>
+          <t>JOELSON CIRIACO</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>YB865597880BR</t>
+          <t>YB865620481BR</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>11380644</t>
+          <t>4387</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>JOSE FREITAS</t>
+          <t>ANDERSON CARLOS</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>YB865597669BR</t>
+          <t>YB865584183BR</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>10656254</t>
+          <t>13820579</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>SUZANA DE OLIVEIRA F</t>
+          <t>PAULO ARAUJO</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>YB865590484BR</t>
+          <t>YB865622536BR</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>180055</t>
+          <t>13369941</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>TIAGO SILVA</t>
+          <t>KEDNA SILVA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>YB754749119BR</t>
+          <t>YB865619418BR</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>180367</t>
+          <t>13311036</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>JERMARCIO V SOARES</t>
+          <t>DAVI SOUZA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>YB754750695BR</t>
+          <t>YB865618721BR</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>10656468</t>
+          <t>13710551</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>MATEUS REIS</t>
+          <t>DIONE BARROS</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>YB865591564BR</t>
+          <t>YB865621439BR</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>10717096</t>
+          <t>13036557</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>RAYLANE KEUSE</t>
+          <t>JANAINA OLIVEIRA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>YB865592410BR</t>
+          <t>YB865615359BR</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>10887534</t>
+          <t>12877685</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>KAREN ROCHA</t>
+          <t>ANDRE MEDRADO DE ALM</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>YB865592865BR</t>
+          <t>YB865613145BR</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>3342819</t>
+          <t>11968104</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>ANDREZA SILVA</t>
+          <t>MESSIAS FILHO</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>YB865581947BR</t>
+          <t>YB865602032BR</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>3238818</t>
+          <t>13186278</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>JOSIANE RIBEIRO</t>
+          <t>JEFSON FERREIRA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>YB865581709BR</t>
+          <t>YB865617496BR</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>7540002</t>
+          <t>12073444</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>JAKELLINE ANDRADE</t>
+          <t>ELIZANGELA SATTLER</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>YB865586502BR</t>
+          <t>YB865604268BR</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>12073468</t>
+          <t>12624178</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>GICELE SILVA</t>
+          <t>NATANAEL MODESTO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>YB865604395BR</t>
+          <t>YB865609486BR</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>11352561</t>
+          <t>13820567</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>DANIEL MARINHO</t>
+          <t>MAIKE CONCEICAO</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>YB865597598BR</t>
+          <t>YB865622465BR</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>11765388</t>
+          <t>13340440</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>LAURA SILVA</t>
+          <t>LUCAS LOUREIRO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>YB865600195BR</t>
+          <t>YB865619090BR</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>10656288</t>
+          <t>12359857</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>TEREZINHA MENEZES</t>
+          <t>EDUARDO SANTOS</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>YB865590665BR</t>
+          <t>YB865607613BR</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>12105588</t>
+          <t>12995426</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>RAQUEL COSTA</t>
+          <t>JOAO BATISTA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>YB865604435BR</t>
+          <t>YB865614557BR</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>11380694</t>
+          <t>13186284</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>EVELLYN SILVA</t>
+          <t>WENDER</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>YB865597920BR</t>
+          <t>YB865617522BR</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>12006869</t>
+          <t>12877778</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>JACKSON CARREIRO</t>
+          <t>MARIA BENIZE</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>YB865602823BR</t>
+          <t>YB865613401BR</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>10656434</t>
+          <t>12995353</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>VALCICLEIA GOMES</t>
+          <t>THAILANE NASCIMENTO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>YB865591391BR</t>
+          <t>YB865614177BR</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>11765382</t>
+          <t>12246353</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>DADY DELAS</t>
+          <t>KEREM LIRA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>YB865600155BR</t>
+          <t>YB865606405BR</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>11072436</t>
+          <t>12877629</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>ANTONIO C SANTANA</t>
+          <t>ANTONIO MACHADO</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>YB865594543BR</t>
+          <t>YB865612851BR</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>12150166</t>
+          <t>12995374</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>JENNIFER FERREIRA</t>
+          <t>JOSE SANTOS</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>YB865605422BR</t>
+          <t>YB865614282BR</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>12105634</t>
+          <t>13036454</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>WALISON SOUZA</t>
+          <t>JOAO VICTOR</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>YB865604679BR</t>
+          <t>YB865614818BR</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>3673055</t>
+          <t>179853</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>SUELANI BENTES</t>
+          <t>ALEXANDRO SOARES</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>YB865583316BR</t>
+          <t>YB754748113BR</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>11891666</t>
+          <t>12470332</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>AUGUSTO CORREA</t>
+          <t>ANTONIA FERREIRA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>YB865601448BR</t>
+          <t>YB865608715BR</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>7540648</t>
+          <t>12733338</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>MARIA A P DE SOUZA</t>
+          <t>ELVISMAR SILVA DIAS</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>YB865589781BR</t>
+          <t>YB865610555BR</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>7540538</t>
+          <t>181470</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>MACIENE OLIVEIRA</t>
+          <t>ROBSON PEREIRA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>YB865589225BR</t>
+          <t>YB865577797BR</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>10656383</t>
+          <t>12733378</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>ROSINALDO SALES</t>
+          <t>ALICE OLIVEIRA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>YB865591140BR</t>
+          <t>YB865610762BR</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>11108788</t>
+          <t>12669</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>CLEIDILENE ALVES</t>
+          <t>JOHNATAN R I DA SILV</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>YB865594937BR</t>
+          <t>YB754749604BR</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>11765464</t>
+          <t>12797728</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>RUTH SILVA</t>
+          <t>LEIVI DAMAZIO</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>YB865600592BR</t>
+          <t>YB865611860BR</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>12246375</t>
+          <t>12246349</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>KAROLAYNE GONCALVES</t>
+          <t>MARIA VANUZA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>YB865606516BR</t>
+          <t>YB865606388BR</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>11217099</t>
+          <t>12733403</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>SUELI OLIVEIRA</t>
+          <t>ANTONIA ALMEIDA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>YB865596822BR</t>
+          <t>YB865610881BR</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>10887742</t>
+          <t>13710643</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>SIRLANDE RODRIGUES</t>
+          <t>THAINARA BORGES</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>YB865593931BR</t>
+          <t>YB865621527BR</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>12006867</t>
+          <t>12995400</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>RAYANE SILVA</t>
+          <t>JOAO BENTO</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>YB865602810BR</t>
+          <t>YB865614424BR</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>11939043</t>
+          <t>12150146</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>CARLOS ROSA</t>
+          <t>BUTHEGLO MAGALHAES</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>YB865601933BR</t>
+          <t>YB865605325BR</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>11352547</t>
+          <t>12624236</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>GENATON SARAIVA</t>
+          <t>NATTIELY PEREIRA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>YB865597522BR</t>
+          <t>YB865609778BR</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>12359891</t>
+          <t>12470352</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>GABRIEL GONCALVES</t>
+          <t>JOSIELY MONTEIRO</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>YB865607785BR</t>
+          <t>YB865608812BR</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>11380640</t>
+          <t>12733358</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>DERISON SILVA</t>
+          <t>MARCOS SANTOS</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>YB865597641BR</t>
+          <t>YB865610665BR</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>11306297</t>
+          <t>12150120</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>ROGER FERNANDES</t>
+          <t>RAY SANTOS</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>YB865597125BR</t>
+          <t>YB865605192BR</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>12105676</t>
+          <t>12246403</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>SIMONE MACHADO</t>
+          <t>FRANCISCO LIRA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>YB865604886BR</t>
+          <t>YB865606652BR</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>12006818</t>
+          <t>11380676</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>MIRIAN SILVA</t>
+          <t>JHIEFFESSON ANJOS</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>YB865602562BR</t>
+          <t>YB865597831BR</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>10887728</t>
+          <t>12733389</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>ANTONIO NETO</t>
+          <t>THAINARA VILELA</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>YB865593865BR</t>
+          <t>YB865610816BR</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>12073384</t>
+          <t>12290719</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>CHARLES OLIVEIRA</t>
+          <t>JOO VICTOR ANCHIETA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>YB865603965BR</t>
+          <t>YB865607026BR</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>11765448</t>
+          <t>12073464</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>MAICON SILVA</t>
+          <t>SAMARI OLIVEIRA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>YB865600513BR</t>
+          <t>YB865604373BR</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>12150128</t>
+          <t>12624184</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>ALISON SANTANA</t>
+          <t>LINDA OLIVEIRA</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>YB865605232BR</t>
+          <t>YB865609512BR</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>172110</t>
+          <t>12624164</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>JALISON S B DA SILVA</t>
+          <t>ADRIA DIAS</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>YB754708817BR</t>
+          <t>YB865609415BR</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>168952</t>
+          <t>12359811</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>ALDAIR SANTANA</t>
+          <t>DANIELA OLIVEIRA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>YB754692989BR</t>
+          <t>YB865607383BR</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>12006899</t>
+          <t>12733417</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>TIAGO REIS</t>
+          <t>LILIA LIMA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>YB865602973BR</t>
+          <t>YB865610952BR</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>11499043</t>
+          <t>12290745</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>LUCAS ANTUNES</t>
+          <t>LETICIA SILVA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>YB865598386BR</t>
+          <t>YB865607159BR</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>11580756</t>
+          <t>12290735</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>DANIEL ANTUNES</t>
+          <t>CITONIO SOUZA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>YB865599072BR</t>
+          <t>YB865607105BR</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>11352543</t>
+          <t>10656393</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>AMANDA MORAIS</t>
+          <t>NATANAEL REIS</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>YB865597505BR</t>
+          <t>YB865591198BR</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>12046585</t>
+          <t>169431</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>JONATHAN OLIVEIRA</t>
+          <t>JOSILENE PAIVA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>YB865603700BR</t>
+          <t>YB754695407BR</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>11765456</t>
+          <t>10887593</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>DIMAS FROTA</t>
+          <t>JOSIANE BARBOSA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>YB865600558BR</t>
+          <t>YB865593154BR</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>12006800</t>
+          <t>12359873</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>NATA SILVA</t>
+          <t>ROGENHA BARRETO</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>YB865602474BR</t>
+          <t>YB865607692BR</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>11722821</t>
+          <t>12396635</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>LUCIANO SOUZA</t>
+          <t>ADRIANO SANTOS</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>YB865600080BR</t>
+          <t>YB865608256BR</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>11765406</t>
+          <t>12150096</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>HELIO ABREU</t>
+          <t>PAULO REIS</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>YB865600283BR</t>
+          <t>YB865605073BR</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>10887625</t>
+          <t>181402</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>AGATA RODRIGUES</t>
+          <t>MARCELO SILVA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>YB865593313BR</t>
+          <t>YB865604325BR</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>181286</t>
+          <t>12105622</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>MARCOS ALMEIDA</t>
+          <t>ALCIONE TRAVASSOS</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>YB865576859BR</t>
+          <t>YB865604617BR</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>11891674</t>
+          <t>12073410</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>ELIANA ROBERTA</t>
+          <t>KATIANE SANTOS</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>YB865601482BR</t>
+          <t>YB865604095BR</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>11765398</t>
+          <t>12470399</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>LETICIA S PASSOS</t>
+          <t>ELISSON MENDONCA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>YB865600249BR</t>
+          <t>YB865609058BR</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>11939021</t>
+          <t>11499097</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>ADILSON SILVA</t>
+          <t>GUILHERME COSTA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>YB865601828BR</t>
+          <t>YB865598655BR</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>10887754</t>
+          <t>12006863</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>CRISANVANIA HEINEN</t>
+          <t>SAMILLA AZEVEDO</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>YB865594000BR</t>
+          <t>YB865602797BR</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>11939025</t>
+          <t>11939029</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>ELIZANDRO SILVA</t>
+          <t>JOZIMAR JUNIOR</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>YB865601845BR</t>
+          <t>YB865601862BR</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>11765498</t>
+          <t>12290687</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>ERICK LIMA</t>
+          <t>CREUZA OLIVEIRA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>YB865600779BR</t>
+          <t>YB865606860BR</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>12046495</t>
+          <t>12682495</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>VICTOR SOUSA</t>
+          <t>WERBET ARAUJO</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>YB865603228BR</t>
+          <t>YB865610158BR</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>12006921</t>
+          <t>12624230</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>DORVALINO SILVA</t>
+          <t>LUIZ NASCIMENTO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>YB865603086BR</t>
+          <t>YB865609747BR</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>174200</t>
+          <t>11854264</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>DANIEL CARVALHO</t>
+          <t>ELIZABETH SOUSA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>YB754719390BR</t>
+          <t>YB865601068BR</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>1975286</t>
+          <t>167912</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>CLAUDETE SILVA</t>
+          <t>ALEXANDRE CARNEIRO</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>YB865580473BR</t>
+          <t>YB754687745BR</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>12006828</t>
+          <t>11217021</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>DAMIAO BERGO</t>
+          <t>DIEGO SILVA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>YB865602616BR</t>
+          <t>YB865596439BR</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>11072452</t>
+          <t>11139038</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>JAINE OLIVEIRA</t>
+          <t>RODRIGO MENEZES</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>YB865594645BR</t>
+          <t>YB865595875BR</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>3637732</t>
+          <t>176991</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>JOSICLEYSON MOREIRA</t>
+          <t>ARTHUR G G SILVA</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>YB865583280BR</t>
+          <t>YB754733520BR</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>10887689</t>
+          <t>3882261</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>BORIS MARTINS</t>
+          <t>RIBAMAR SOUZA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>YB865593653BR</t>
+          <t>YB865583758BR</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>11765416</t>
+          <t>12682505</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>RAFAEL OLIVEIRA</t>
+          <t>ADELSON CASTRO</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>YB865600337BR</t>
+          <t>YB865610201BR</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>12150184</t>
+          <t>12073446</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>ROSANGELA OLIVEIRA</t>
+          <t>TAYLANE SOUZA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>YB865605524BR</t>
+          <t>YB865604271BR</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>7540249</t>
+          <t>12359861</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>WILLIAMS PEREIRA</t>
+          <t>GEDSON VASCONCELOS</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>YB865587746BR</t>
+          <t>YB865607635BR</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>12271</t>
+          <t>12105688</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>LEANDRO SCHOUPINSKI</t>
+          <t>ARTHUR COUTO</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>YB865574362BR</t>
+          <t>YB865604943BR</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>7540528</t>
+          <t>12006929</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>NATHELE MORAES</t>
+          <t>CLEY DUARTE</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>YB865589177BR</t>
+          <t>YB865603126BR</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>11765442</t>
+          <t>12105598</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>DEIBSON LOPES</t>
+          <t>PAULO CASTRO</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>YB865600487BR</t>
+          <t>YB865604489BR</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>11499119</t>
+          <t>11968098</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>AYRON</t>
+          <t>JORCELIO SILVA</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>YB865598766BR</t>
+          <t>YB865602001BR</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>2999830</t>
+          <t>12246429</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>FRANCINALDO S SOUSA</t>
+          <t>JOSE NASCIMENTO</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>YB865581200BR</t>
+          <t>YB865606785BR</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>3745829</t>
+          <t>12150240</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>MARCOS FERREIRA</t>
+          <t>WAGNER OLIVEIRA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>YB865583510BR</t>
+          <t>YB865605802BR</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>175988</t>
+          <t>12624180</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>MARILENE SANTOS</t>
+          <t>MILTON ALMEIDA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>YB754728462BR</t>
+          <t>YB865609490BR</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>1186867</t>
+          <t>12150180</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>LUIZ MELO</t>
+          <t>JOSILENE GONCALVES</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>YB865579988BR</t>
+          <t>YB865605507BR</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>179499</t>
+          <t>12877784</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>ALAN RIBEIRO</t>
+          <t>MARIO PAULA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>YB754746333BR</t>
+          <t>YB865613432BR</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>12006865</t>
+          <t>12682483</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>JESSE LOPES</t>
+          <t>WILSON LIRA</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>YB865602806BR</t>
+          <t>YB865610095BR</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>12105646</t>
+          <t>12769279</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>RODRIGO CORREA</t>
+          <t>GUSTAVO MOTA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>YB865604736BR</t>
+          <t>YB865611564BR</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>10887669</t>
+          <t>12150156</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>LUANA SOUSA</t>
+          <t>CAMILA ROSA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>YB865593551BR</t>
+          <t>YB865605379BR</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>10887607</t>
+          <t>15633</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>HANNAH SILVA</t>
+          <t>RAFAEL CANDIL DE CAR</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>YB865593225BR</t>
+          <t>YB865603333BR</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>10887734</t>
+          <t>12150200</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>JOELMA NASCIMENTO</t>
+          <t>RIKELSON MELO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>YB865593891BR</t>
+          <t>YB865605609BR</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>176366</t>
+          <t>12682523</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>JOSE SANTOS</t>
+          <t>TIAGO DEBONA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>YB754730347BR</t>
+          <t>YB865610317BR</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>11306279</t>
+          <t>12150296</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>BEIVERSON PRADO</t>
+          <t>ADRIANA SODRE</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>YB865597037BR</t>
+          <t>YB865606119BR</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>168549</t>
+          <t>3468427</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>JESSA MENEZES</t>
+          <t>HWENDSON SILVA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>YB754690965BR</t>
+          <t>YB865582505BR</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>11072478</t>
+          <t>11580764</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>GISELE EVANGELISTA</t>
+          <t>DANIEL FREIRE</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>YB865594778BR</t>
+          <t>YB865599112BR</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>11499061</t>
+          <t>12150206</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>ANA SILVA</t>
+          <t>WELLINGTON SOUZA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>YB865598474BR</t>
+          <t>YB865605630BR</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>178746</t>
+          <t>12797892</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>SOLEIANE LIMA</t>
+          <t>JHENIFER PORTO</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>YB754742566BR</t>
+          <t>YB865612406BR</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>11139108</t>
+          <t>12682501</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>BARBARA FAGUNDES</t>
+          <t>SUELEN A BORGES</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>YB865596235BR</t>
+          <t>YB865610189BR</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>11685188</t>
+          <t>180457</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>VUGO MENOH CL</t>
+          <t>RODRIGO ANDRADE</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>YB865599695BR</t>
+          <t>YB754751143BR</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>11891684</t>
+          <t>12006796</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>GERSON OLIVEIRA</t>
+          <t>JOSE DUTRA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>YB865601536BR</t>
+          <t>YB865602457BR</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>11217085</t>
+          <t>13082438</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>JAILSON FREIRE</t>
+          <t>CAUAN SILVA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>YB865596751BR</t>
+          <t>YB865615946BR</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>7540385</t>
+          <t>12073396</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>NIDIA SOUZA</t>
+          <t>JOAO MATOS</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>YB865588446BR</t>
+          <t>YB865604020BR</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>10887562</t>
+          <t>12006822</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>JESSE CAMILO</t>
+          <t>ISA LIMAS</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>YB865593004BR</t>
+          <t>YB865602580BR</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>180977</t>
+          <t>12073356</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>EVILAINE SILVA</t>
+          <t>AMANDA BARBOZA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>YB865575345BR</t>
+          <t>YB865603829BR</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>179263</t>
+          <t>12105632</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>THAIS SOUZA</t>
+          <t>CRISLENE FREITAS</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>YB754745151BR</t>
+          <t>YB865604665BR</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>180989</t>
+          <t>12150092</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>VANESSA SALES</t>
+          <t>VALDINEI LAIOLA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>YB865575408BR</t>
+          <t>YB865605056BR</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>178913</t>
+          <t>12150112</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>ADAILTON JUNIOR</t>
+          <t>RAYSSA SILVA DIAS</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>YB754743385BR</t>
+          <t>YB865605158BR</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>12006816</t>
+          <t>12046551</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>TATIANA ARAUJO</t>
+          <t>DANIELA OLIVEIRA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>YB865602559BR</t>
+          <t>YB865603523BR</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>178059</t>
+          <t>12150318</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>LUIS C FRANCO</t>
+          <t>JADER COSTA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>YB754739023BR</t>
+          <t>YB865606224BR</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>7540136</t>
+          <t>12246254</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>VINICIUS SOUZA</t>
+          <t>GRAUCILENE AMORIM</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>YB865587176BR</t>
+          <t>YB865606330BR</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>11217055</t>
+          <t>12284181</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>RENATA BISPO SANTOS</t>
+          <t>DEIVID DANTAS</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>YB865596601BR</t>
+          <t>YB865606811BR</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>11854238</t>
+          <t>12150150</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>VITORIA ARAUJO</t>
+          <t>LINDERLEI NETA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>YB865600938BR</t>
+          <t>YB865605348BR</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>11139078</t>
+          <t>11618028</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>JOAO SILVA</t>
+          <t>MAICO SULZBACHER</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>YB865596080BR</t>
+          <t>YB865599378BR</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>3274511</t>
+          <t>12150094</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>BRUNA SANTANA</t>
+          <t>LETICIA COSME</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>YB865581814BR</t>
+          <t>YB865605060BR</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>10887619</t>
+          <t>12150224</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>CAUAN C SILVA</t>
+          <t>ALISSON NITZ ARAUJO</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>YB865593287BR</t>
+          <t>YB865605728BR</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>11138998</t>
+          <t>12006840</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>JOSE NERES</t>
+          <t>LUYANA LIMA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>YB865595671BR</t>
+          <t>YB865602678BR</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>10887714</t>
+          <t>11938999</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>NATALIA CAMARGO</t>
+          <t>MARCIEL CONCEICAO</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>YB865593790BR</t>
+          <t>YB865601712BR</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>10887655</t>
+          <t>12006919</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>WILLIAN FERREIRA</t>
+          <t>KELYMAR RODRIGUES</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>YB865593477BR</t>
+          <t>YB865603072BR</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>10887595</t>
+          <t>11765516</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>PABLO FURTADO</t>
+          <t>THOMAZ NUNES</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>YB865593168BR</t>
+          <t>YB865600867BR</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>10887671</t>
+          <t>12624240</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>MARCIA ANJOS</t>
+          <t>YANKA BRITO</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>YB865593565BR</t>
+          <t>YB865609795BR</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>169917</t>
+          <t>12246421</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>FABIANA SOUZA</t>
+          <t>THAMIRIS COSTA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>YB754697853BR</t>
+          <t>YB865606745BR</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>11072468</t>
+          <t>12073430</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>GEOVANE SANTIAGO</t>
+          <t>LUIZINHO</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>YB865594720BR</t>
+          <t>YB865604197BR</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>10887722</t>
+          <t>12105602</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>LIGIA FERNANDA</t>
+          <t>SILVANIA PAIVA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>YB865593830BR</t>
+          <t>YB865604501BR</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>11138986</t>
+          <t>12150098</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>RAY SOUSA</t>
+          <t>RAFAEL NASCIMENTO</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>YB865595610BR</t>
+          <t>YB865605087BR</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>11072446</t>
+          <t>12470350</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>DEBORA SANTOS</t>
+          <t>MARIA EDUARDA</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>YB865594605BR</t>
+          <t>YB865608809BR</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>10887702</t>
+          <t>11139022</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>KALITA KALI</t>
+          <t>BRENDA NASCIMENTO</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>YB865593724BR</t>
+          <t>YB865595795BR</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>179543</t>
+          <t>12359897</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>MICKAEL S OLIVEIRA</t>
+          <t>EUDES RIBEIRO</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>YB754746554BR</t>
+          <t>YB865607817BR</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>10656462</t>
+          <t>12624393</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>JOAO SANTOS</t>
+          <t>ERONALDO SILVA</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>YB865591533BR</t>
+          <t>YB865609883BR</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>11939039</t>
+          <t>2064179</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>OSMARIO JESUS</t>
+          <t>MARTA DA LUZ</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>YB865601916BR</t>
+          <t>YB865580632BR</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>11583751</t>
+          <t>11854248</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>WELLIGTON GONCALVES</t>
+          <t>GABRIELA ASSUNCAO</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>YB865599259BR</t>
+          <t>YB865600986BR</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>12006784</t>
+          <t>12682600</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>GILBERTO DAMACENA</t>
+          <t>FRANCISCA SANTOS</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>YB865602390BR</t>
+          <t>YB865610498BR</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>10899239</t>
+          <t>12246417</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>VITOR BIEGER</t>
+          <t>LUCIENE SILVA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>YB865594234BR</t>
+          <t>YB865606723BR</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>7540028</t>
+          <t>12006858</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>LARY FERREIRA</t>
+          <t>GISLAYNE COSTA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>YB865586635BR</t>
+          <t>YB865602770BR</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>10887782</t>
+          <t>11938975</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>VICTORIA FERREIRA</t>
+          <t>JHENIFFER NASCIMENTO</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>YB865594146BR</t>
+          <t>YB865601598BR</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>11765494</t>
+          <t>12470633</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>WILLIAN SOUZA</t>
+          <t>MARIA SOUSA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>YB865600748BR</t>
+          <t>YB865609251BR</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>12046579</t>
+          <t>11685212</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>OLEANDA SILVA</t>
+          <t>HENRIQUE SANTOS</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>YB865603673BR</t>
+          <t>YB865599815BR</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>10656379</t>
+          <t>172693</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>BRUNA SOUZA</t>
+          <t>FRANCISCA SILVA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>YB865591122BR</t>
+          <t>YB754711793BR</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>11139082</t>
+          <t>170702</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>ANTONIO SANTOS</t>
+          <t>JOAO GLEBSON SANTOS</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>YB865596102BR</t>
+          <t>YB754701782BR</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>3468357</t>
+          <t>12535</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>DAURI LIMA BARBEARIA</t>
+          <t>PATRICIA CASTRO</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>YB865582151BR</t>
+          <t>YB754661099BR</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>10887502</t>
+          <t>12733348</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>GUSTAVO ASSUNCAO</t>
+          <t>MARIA NASCIMENTO</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>YB865592750BR</t>
+          <t>YB865610609BR</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>10812819</t>
+          <t>12359871</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>BEATRIZ ROVERI</t>
+          <t>MICHELLE MARTINS</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>YB865592573BR</t>
+          <t>YB865607689BR</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>11685196</t>
+          <t>11306267</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>HELEM SANTOS</t>
+          <t>DIEIMERSON PEREIRA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>YB865599735BR</t>
+          <t>YB865596972BR</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>10656438</t>
+          <t>11938967</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>JECIVALDO SANTOS</t>
+          <t>ANTONIO SILVA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>YB865591414BR</t>
+          <t>YB865601553BR</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>10887651</t>
+          <t>12150104</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>CHARLES SILVA</t>
+          <t>MILANE SANTOS</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>YB865593450BR</t>
+          <t>YB865605113BR</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>11352491</t>
+          <t>12073346</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>WANDERLEY SOUZA</t>
+          <t>THAYSON NASCIMENTO</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>YB865597213BR</t>
+          <t>YB865603775BR</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>4833584</t>
+          <t>11380708</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>JEAN EVARISTO</t>
+          <t>JOSENILTON DAMASCENO</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>YB865584492BR</t>
+          <t>YB865597995BR</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>11685224</t>
+          <t>11891630</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>RODRIGO C ARRUDA</t>
+          <t>REINALDO LARA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>YB865599877BR</t>
+          <t>YB865601258BR</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>6541541</t>
+          <t>11968156</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>VICTOR</t>
+          <t>JEREMIAS JUNIOR</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>YB865585776BR</t>
+          <t>YB865602324BR</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>11891628</t>
+          <t>7540181</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>LUIZ GONCALVES</t>
+          <t>JERRY ROCHA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>YB865601244BR</t>
+          <t>YB865587406BR</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>315363</t>
+          <t>12150270</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>CARLA MARCIAO</t>
+          <t>DAYANE LUZ</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>YB865578917BR</t>
+          <t>YB865605983BR</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>3468483</t>
+          <t>12246381</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>ROBERTA MELO</t>
+          <t>PHELIPY AZEVEDO</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>YB865582797BR</t>
+          <t>YB865606547BR</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>181360</t>
+          <t>11685168</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>JENIFER OLIVEIRA</t>
+          <t>TIAGO SILVA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>YB865577236BR</t>
+          <t>YB865599585BR</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>176265</t>
+          <t>12769243</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>WELVIS SILVA</t>
+          <t>JOSUE SILVA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>YB754729848BR</t>
+          <t>YB865611388BR</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>2027678</t>
+          <t>12359831</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>GARDENIA DANTAS</t>
+          <t>GABRIEL SOUZA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>YB865580575BR</t>
+          <t>YB865607485BR</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>1937903</t>
+          <t>12150226</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>KELLY MCGILLIS</t>
+          <t>RADAMES SANTOS</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>YB865580425BR</t>
+          <t>YB865605731BR</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>177778</t>
+          <t>11968130</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>GUSTAVO BRITO</t>
+          <t>THAINE SOUZA</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>YB754737552BR</t>
+          <t>YB865602179BR</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>177826</t>
+          <t>11499033</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>RONALDO TRINDADE</t>
+          <t>XANDE</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>YB754737795BR</t>
+          <t>YB865598338BR</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>10656422</t>
+          <t>12359835</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>SIMONI SANTOS</t>
+          <t>JOAO QUEIROZ</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>YB865591330BR</t>
+          <t>YB865607508BR</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>179581</t>
+          <t>11854232</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>JOSE ARAUJO</t>
+          <t>CARLOS NASCIMENTO</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>YB754746744BR</t>
+          <t>YB865600907BR</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>179767</t>
+          <t>12105636</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>RAFAEL SON</t>
+          <t>PEDRO QUEIROZ</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>YB754747679BR</t>
+          <t>YB865604682BR</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>179787</t>
+          <t>11352545</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>EDNY LISBOA</t>
+          <t>LUCIA OLIVEIRA</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>YB754747784BR</t>
+          <t>YB865597519BR</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>170446</t>
+          <t>11217097</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>JOAO FELIPE</t>
+          <t>MONICA SOUZA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>YB754700504BR</t>
+          <t>YB865596819BR</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>170620</t>
+          <t>11939007</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>WALIFE SILVA</t>
+          <t>CRISLAINE FERREIRA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>YB754701371BR</t>
+          <t>YB865601757BR</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>177702</t>
+          <t>12105612</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>MARIA REIS</t>
+          <t>FELIPE LEMOS</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>YB754737155BR</t>
+          <t>YB865604563BR</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>11499081</t>
+          <t>12470308</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>GENILDO MAGALHAES</t>
+          <t>ROSEANE VELASQUEZ</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>YB865598576BR</t>
+          <t>YB865608582BR</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>10656534</t>
+          <t>12470322</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>ANTONIO NOGUEIRA</t>
+          <t>MATHEUS MAIA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>YB865591927BR</t>
+          <t>YB865608667BR</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>314978</t>
+          <t>11138994</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>RAIMUNDO SILVA</t>
+          <t>JOSE CORREA</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>YB865578130BR</t>
+          <t>YB865595654BR</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>315359</t>
+          <t>12470627</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>JAQUELINE BRAGA</t>
+          <t>BRENDA MIRA</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>YB865578894BR</t>
+          <t>YB865609225BR</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>179185</t>
+          <t>12150260</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>GLAUCIMIRA SILVA</t>
+          <t>WANDERSON RODRIGUES</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>YB754744765BR</t>
+          <t>YB865605935BR</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>11217061</t>
+          <t>177879</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>ANA SANTOS</t>
+          <t>PAULO NOGUEIRA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>YB865596632BR</t>
+          <t>YB754738093BR</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>10656540</t>
+          <t>11306285</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>TOFOLI</t>
+          <t>DAIANE NASCIMENTO</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>YB865591958BR</t>
+          <t>YB865597068BR</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>10656296</t>
+          <t>12105664</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>ANA MARTINS</t>
+          <t>GEILSON COSTA</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>YB865590705BR</t>
+          <t>YB865604824BR</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>179950</t>
+          <t>12150256</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>BRUNNO TEIXEIRA</t>
+          <t>PAULO FAGUNDES</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>YB754748590BR</t>
+          <t>YB865605918BR</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>315391</t>
+          <t>12150090</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>MAURICIO SOUZA</t>
+          <t>JUCILENE ARRUDA</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>YB865579064BR</t>
+          <t>YB865605042BR</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>2050748</t>
+          <t>12359817</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>ALINY BRITO</t>
+          <t>TATIANE SILVA</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>YB865580601BR</t>
+          <t>YB865607410BR</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>180419</t>
+          <t>11722811</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>KAILA TEIXEIRA</t>
+          <t>GABRIELLY VEIGA</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>YB754750956BR</t>
+          <t>YB865600028BR</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>7540532</t>
+          <t>11139122</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>MARIA OLIVEIRA</t>
+          <t>JUAN COSTA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>YB865589194BR</t>
+          <t>YB865596306BR</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>315339</t>
+          <t>12733382</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>WARLASON CRUZ</t>
+          <t>HELTON SILVA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>YB865578792BR</t>
+          <t>YB865610780BR</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>3468439</t>
+          <t>11938971</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>LUZIA DE PAULA</t>
+          <t>RAMONA MARTINS</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>YB865582562BR</t>
+          <t>YB865601575BR</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>10656528</t>
+          <t>12396649</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>SABRINA RIBEIRO</t>
+          <t>JULIO SILVA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>YB865591895BR</t>
+          <t>YB865608327BR</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>180959</t>
+          <t>11968126</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>RENATO SANTOS</t>
+          <t>HELEM ALENCAR</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>YB865575252BR</t>
+          <t>YB865602151BR</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>180893</t>
+          <t>181302</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>EMANUEL SOUZA</t>
+          <t>NADIANE DAMASCENO</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>YB865574929BR</t>
+          <t>YB865576933BR</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>1042232</t>
+          <t>11580700</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>ANA QUEIROZ</t>
+          <t>ANTONIO SANTOS</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>YB865579890BR</t>
+          <t>YB865598797BR</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>7540586</t>
+          <t>11380686</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>BRUNO ALEXANDRE</t>
+          <t>OHELBOM FEITOSA</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>YB865589472BR</t>
+          <t>YB865597880BR</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>10887677</t>
+          <t>10656254</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>TALISON SOUZA</t>
+          <t>SUZANA DE OLIVEIRA F</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>YB865593596BR</t>
+          <t>YB865590484BR</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>11306289</t>
+          <t>180055</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>MARIA LINDA</t>
+          <t>TIAGO SILVA</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>YB865597085BR</t>
+          <t>YB754749119BR</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>11583759</t>
+          <t>10656468</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>GILBERTO RONDON</t>
+          <t>MATEUS REIS</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>YB865599293BR</t>
+          <t>YB865591564BR</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>178435</t>
+          <t>10717096</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>MARCOS P S FERREIRA</t>
+          <t>RAYLANE KEUSE</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>YB754740976BR</t>
+          <t>YB865592410BR</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>181172</t>
+          <t>10887534</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>JACKSON PAGANI</t>
+          <t>KAREN ROCHA</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>YB865576275BR</t>
+          <t>YB865592865BR</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>11722807</t>
+          <t>3342819</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>JONAS COELHO</t>
+          <t>ANDREZA SILVA</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>YB865600005BR</t>
+          <t>YB865581947BR</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>11583749</t>
+          <t>3238818</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>VALENTIM JESUS</t>
+          <t>JOSIANE RIBEIRO</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>YB865599245BR</t>
+          <t>YB865581709BR</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>178834</t>
+          <t>7540002</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>MARIA JEANE</t>
+          <t>JAKELLINE ANDRADE</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>YB754742994BR</t>
+          <t>YB865586502BR</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>10656496</t>
+          <t>12073468</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>GUSTAVO GONCALVES</t>
+          <t>GICELE SILVA</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>YB865591723BR</t>
+          <t>YB865604395BR</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>825993</t>
+          <t>11352561</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>JONAS SOUZA</t>
+          <t>DANIEL MARINHO</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>YB865579427BR</t>
+          <t>YB865597598BR</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>6560559</t>
+          <t>11765388</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>JUCELY ODRIGUES</t>
+          <t>LAURA SILVA</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>YB865585833BR</t>
+          <t>YB865600195BR</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>7540491</t>
+          <t>10656288</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>DIEGO ARAUJO</t>
+          <t>TEREZINHA MENEZES</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>YB865588980BR</t>
+          <t>YB865590665BR</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>7540485</t>
+          <t>12105588</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>ANTONIO GUIMARAES</t>
+          <t>RAQUEL COSTA</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>YB865588945BR</t>
+          <t>YB865604435BR</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>11047454</t>
+          <t>11380694</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>EDUARDO PONTES</t>
+          <t>EVELLYN SILVA</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>YB865594455BR</t>
+          <t>YB865597920BR</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>11352521</t>
+          <t>12006869</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>MARIA ILDERLENE</t>
+          <t>JACKSON CARREIRO</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>YB865597377BR</t>
+          <t>YB865602823BR</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>11499079</t>
+          <t>10656434</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>MIRIOSMAR PILAR</t>
+          <t>VALCICLEIA GOMES</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>YB865598562BR</t>
+          <t>YB865591391BR</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>11139114</t>
+          <t>11765382</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>GENIVALDO ABREU</t>
+          <t>DADY DELAS</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>YB865596266BR</t>
+          <t>YB865600155BR</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>11499077</t>
+          <t>11072436</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>ANTONIO COSTA</t>
+          <t>ANTONIO C SANTANA</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>YB865598559BR</t>
+          <t>YB865594543BR</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>11854288</t>
+          <t>12150166</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>VOLFRAN SANTOS</t>
+          <t>JENNIFER FERREIRA</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>YB865601187BR</t>
+          <t>YB865605422BR</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>10656252</t>
+          <t>12105634</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>DANIELA MORAIS</t>
+          <t>WALISON SOUZA</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>YB865590475BR</t>
+          <t>YB865604679BR</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>177554</t>
+          <t>3673055</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>SARA V D SILVA</t>
+          <t>SUELANI BENTES</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>YB754736415BR</t>
+          <t>YB865583316BR</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>10656593</t>
+          <t>11891666</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>THIAGO AMARAL</t>
+          <t>AUGUSTO CORREA</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>YB865592220BR</t>
+          <t>YB865601448BR</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>315054</t>
+          <t>7540648</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>IRINEI SILVA</t>
+          <t>MARIA A P DE SOUZA</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>YB865578537BR</t>
+          <t>YB865589781BR</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>10656428</t>
+          <t>11108788</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>MONICA PEREIRA</t>
+          <t>CLEIDILENE ALVES</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>YB865591365BR</t>
+          <t>YB865594937BR</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>10887788</t>
+          <t>11765464</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>SEBASTIAO JUNIOR</t>
+          <t>RUTH SILVA</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>YB865594177BR</t>
+          <t>YB865600592BR</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>11108780</t>
+          <t>11217099</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>THAIS ARAUJO</t>
+          <t>SUELI OLIVEIRA</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>YB865594897BR</t>
+          <t>YB865596822BR</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>177670</t>
+          <t>10887742</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>KAMILLA SANTOS</t>
+          <t>SIRLANDE RODRIGUES</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>YB754736999BR</t>
+          <t>YB865593931BR</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>7540746</t>
+          <t>12359891</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>RONALDO BRIZOLA</t>
+          <t>GABRIEL GONCALVES</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>YB865590294BR</t>
+          <t>YB865607785BR</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>3790697</t>
+          <t>11380640</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>LUCIMARA SANTOS</t>
+          <t>DERISON SILVA</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>YB865583608BR</t>
+          <t>YB865597641BR</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>7540477</t>
+          <t>12006818</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>DECIO OLIVEIRA</t>
+          <t>MIRIAN SILVA</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>YB865588905BR</t>
+          <t>YB865602562BR</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>7540676</t>
+          <t>10887728</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>LUCIANO RODRIGUES</t>
+          <t>ANTONIO NETO</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>YB865589923BR</t>
+          <t>YB865593865BR</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>7540423</t>
+          <t>12073384</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>FERNANDA ROSA</t>
+          <t>CHARLES OLIVEIRA</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>YB865588636BR</t>
+          <t>YB865603965BR</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>7540736</t>
+          <t>11765448</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>VITOR OLIVEIRA</t>
+          <t>MAICON SILVA</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>YB865590232BR</t>
+          <t>YB865600513BR</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>7540078</t>
+          <t>12150128</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>IVANIL ARRUDA</t>
+          <t>ALISON SANTANA</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>YB865586887BR</t>
+          <t>YB865605232BR</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>11138966</t>
+          <t>172110</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>MESSIAS FERREIRA</t>
+          <t>JALISON S B DA SILVA</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>YB865595518BR</t>
+          <t>YB754708817BR</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>175097</t>
+          <t>168952</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>JEANE BARROS</t>
+          <t>ALDAIR SANTANA</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>YB754723947BR</t>
+          <t>YB754692989BR</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>175607</t>
+          <t>12006899</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>MARCOS DILL</t>
+          <t>TIAGO REIS</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>YB754726529BR</t>
+          <t>YB865602973BR</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>176586</t>
+          <t>11499043</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>CAIO MAIA</t>
+          <t>LUCAS ANTUNES</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>YB754731461BR</t>
+          <t>YB865598386BR</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>1039680</t>
+          <t>11580756</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>JOSSELIA CRUZ</t>
+          <t>DANIEL ANTUNES</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>YB865579886BR</t>
+          <t>YB865599072BR</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>172745</t>
+          <t>11352543</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>ISRRAEL FERREIRA</t>
+          <t>AMANDA MORAIS</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>YB754712065BR</t>
+          <t>YB865597505BR</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>179073</t>
+          <t>12046585</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>MARCOS OLIVEIRA</t>
+          <t>JONATHAN OLIVEIRA</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>YB754744187BR</t>
+          <t>YB865603700BR</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>178619</t>
+          <t>11765456</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>PAPHAEZ P TAKASU</t>
+          <t>DIMAS FROTA</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>YB754741906BR</t>
+          <t>YB865600558BR</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>7540209</t>
+          <t>11722821</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>JAERCIO SOUZA</t>
+          <t>LUCIANO SOUZA</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>YB865587542BR</t>
+          <t>YB865600080BR</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>3269770</t>
+          <t>10887625</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>WARISTON GOMES</t>
+          <t>AGATA RODRIGUES</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>YB865581805BR</t>
+          <t>YB865593313BR</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>6938796</t>
+          <t>11939021</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>UILIAM SOUZA</t>
+          <t>ADILSON SILVA</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>YB865586312BR</t>
+          <t>YB865601828BR</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>180715</t>
+          <t>10887754</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>DAIANE BRITO</t>
+          <t>CRISANVANIA HEINEN</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>YB865573999BR</t>
+          <t>YB865594000BR</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>3468489</t>
+          <t>11939025</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>CAMILA SILVA</t>
+          <t>ELIZANDRO SILVA</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>YB865582823BR</t>
+          <t>YB865601845BR</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>3814739</t>
+          <t>11765498</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>BRUNA AZEVEDO</t>
+          <t>ERICK LIMA</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>YB865583660BR</t>
+          <t>YB865600779BR</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>11306269</t>
+          <t>12046495</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>WENDEL WOLFF</t>
+          <t>VICTOR SOUSA</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>YB865596986BR</t>
+          <t>YB865603228BR</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>10656518</t>
+          <t>12006921</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>THONY RODRIGUES</t>
+          <t>DORVALINO SILVA</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>YB865591842BR</t>
+          <t>YB865603086BR</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>10656306</t>
+          <t>174200</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>MARIA MIKAELLE</t>
+          <t>DANIEL CARVALHO</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>YB865590759BR</t>
+          <t>YB754719390BR</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>180615</t>
+          <t>1975286</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>JAINE OLIVEIRA MEIRA</t>
+          <t>CLAUDETE SILVA</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>YB754751948BR</t>
+          <t>YB865580473BR</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>4634792</t>
+          <t>12006828</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>TAFFILA DYANA</t>
+          <t>DAMIAO BERGO</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>YB865584206BR</t>
+          <t>YB865602616BR</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>7540273</t>
+          <t>11072452</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>LEANDRO REIS</t>
+          <t>JAINE OLIVEIRA</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>YB865587879BR</t>
+          <t>YB865594645BR</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>4962820</t>
+          <t>3637732</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>LEANDRO PEREIRA</t>
+          <t>JOSICLEYSON MOREIRA</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>YB865584696BR</t>
+          <t>YB865583280BR</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>6539407</t>
+          <t>10887689</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>ANA PAULA SILVEIRA</t>
+          <t>BORIS MARTINS</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>YB865585762BR</t>
+          <t>YB865593653BR</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>7540534</t>
+          <t>11765416</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>COSME MENDES</t>
+          <t>RAFAEL OLIVEIRA</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>YB865589203BR</t>
+          <t>YB865600337BR</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>6862282</t>
+          <t>7540249</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>ALEX WILLIAM</t>
+          <t>WILLIAMS PEREIRA</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>YB865586207BR</t>
+          <t>YB865587746BR</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>11108818</t>
+          <t>7540528</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>DIOGO SILVA</t>
+          <t>NATHELE MORAES</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>YB865595084BR</t>
+          <t>YB865589177BR</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>3468375</t>
+          <t>11499119</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>CLAUDINEI SENA</t>
+          <t>AYRON</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>YB865582240BR</t>
+          <t>YB865598766BR</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>180635</t>
+          <t>175988</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>CRISTIANE RAMOS</t>
+          <t>MARILENE SANTOS</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>YB754752047BR</t>
+          <t>YB754728462BR</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>4483411</t>
+          <t>1186867</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>INDIANARA ALBUQUERQUE</t>
+          <t>LUIZ MELO</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>YB865584020BR</t>
+          <t>YB865579988BR</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>10656300</t>
+          <t>12006865</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>ISAEL PEDRO</t>
+          <t>JESSE LOPES</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>YB865590728BR</t>
+          <t>YB865602806BR</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>10656597</t>
+          <t>12105646</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>GEYVISON SILVA</t>
+          <t>RODRIGO CORREA</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>YB865592247BR</t>
+          <t>YB865604736BR</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>3139043</t>
+          <t>10887669</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>MARILDA MENDES</t>
+          <t>LUANA SOUSA</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>YB865581403BR</t>
+          <t>YB865593551BR</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>10656320</t>
+          <t>10887607</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>KAUAN MARQUES</t>
+          <t>HANNAH SILVA</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>YB865590820BR</t>
+          <t>YB865593225BR</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>11685208</t>
+          <t>10887734</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>THAIANE FIGUEIRA</t>
+          <t>JOELMA NASCIMENTO</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>YB865599792BR</t>
+          <t>YB865593891BR</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>178652</t>
+          <t>176366</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>ROMARIO MACHADO</t>
+          <t>JOSE SANTOS</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>YB754742075BR</t>
+          <t>YB754730347BR</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>2373</t>
+          <t>11306279</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>GEREZINHO</t>
+          <t>BEIVERSON PRADO</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>YB865590087BR</t>
+          <t>YB865597037BR</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>6543953</t>
+          <t>168549</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>ELIDELTON VIANA</t>
+          <t>JESSA MENEZES</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>YB865585780BR</t>
+          <t>YB754690965BR</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>11072434</t>
+          <t>11072478</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>WANDRE F CEBALIO</t>
+          <t>GISELE EVANGELISTA</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>YB865594530BR</t>
+          <t>YB865594778BR</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>181358</t>
+          <t>11499061</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>FELIPE SOUZA</t>
+          <t>ANA SILVA</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>YB865577222BR</t>
+          <t>YB865598474BR</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>11138952</t>
+          <t>178746</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>RAFAEL BLINI</t>
+          <t>SOLEIANE LIMA</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>YB865595447BR</t>
+          <t>YB754742566BR</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>180035</t>
+          <t>11139108</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>MOROLLA</t>
+          <t>BARBARA FAGUNDES</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>YB754749017BR</t>
+          <t>YB865596235BR</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>178235</t>
+          <t>11685188</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>CLAUDIO SILVA</t>
+          <t>VUGO MENOH CL</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>YB754739964BR</t>
+          <t>YB865599695BR</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>177935</t>
+          <t>11891684</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>MICRIANE BATISTA</t>
+          <t>GERSON OLIVEIRA</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>YB754738399BR</t>
+          <t>YB865601536BR</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>11499019</t>
+          <t>11217085</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>HELLEN PEREIRA</t>
+          <t>JAILSON FREIRE</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>YB865598267BR</t>
+          <t>YB865596751BR</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>7540574</t>
+          <t>7540385</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>PATRICIA OLIVEIRA</t>
+          <t>NIDIA SOUZA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>YB865589415BR</t>
+          <t>YB865588446BR</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>7540415</t>
+          <t>10887562</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>LORRAN SILVA</t>
+          <t>JESSE CAMILO</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>YB865588596BR</t>
+          <t>YB865593004BR</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>11217039</t>
+          <t>180977</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>RODRIGO OLIVEIRA</t>
+          <t>EVILAINE SILVA</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>YB865596527BR</t>
+          <t>YB865575345BR</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>1013661</t>
+          <t>179263</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>LUCAS SILVA</t>
+          <t>THAIS SOUZA</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>YB865579869BR</t>
+          <t>YB754745151BR</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>3468345</t>
+          <t>180989</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>ARTHUR SILVA</t>
+          <t>VANESSA SALES</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>YB865582094BR</t>
+          <t>YB865575408BR</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>3468409</t>
+          <t>178913</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>VITOR PIAU</t>
+          <t>ADAILTON JUNIOR</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>YB865582412BR</t>
+          <t>YB754743385BR</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>3242869</t>
+          <t>7540136</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>NEUSILENE BRITO</t>
+          <t>VINICIUS SOUZA</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>YB865581712BR</t>
+          <t>YB865587176BR</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>5639249</t>
+          <t>11217055</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>DIANA PEREIRA</t>
+          <t>RENATA BISPO SANTOS</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>YB865585135BR</t>
+          <t>YB865596601BR</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>3211577</t>
+          <t>11854238</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>ANA SANTOS</t>
+          <t>VITORIA ARAUJO</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>YB865581575BR</t>
+          <t>YB865600938BR</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>3886018</t>
+          <t>11139078</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>GILSON JUNIOR</t>
+          <t>JOAO SILVA</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>YB865583775BR</t>
+          <t>YB865596080BR</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>3468429</t>
+          <t>10887619</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>MARIA LIMA</t>
+          <t>CAUAN C SILVA</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>YB865582514BR</t>
+          <t>YB865593287BR</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>10887536</t>
+          <t>11138998</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>ANTONIA SANTOS</t>
+          <t>JOSE NERES</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>YB865592879BR</t>
+          <t>YB865595671BR</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>11139056</t>
+          <t>10887671</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>DANIEL SANTOS</t>
+          <t>MARCIA ANJOS</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>YB865595977BR</t>
+          <t>YB865593565BR</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>7540253</t>
+          <t>169917</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>JUSSIANE SILVA</t>
+          <t>FABIANA SOUZA</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>YB865587763BR</t>
+          <t>YB754697853BR</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>180089</t>
+          <t>11072468</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>JOSE C SOUZA</t>
+          <t>GEOVANE SANTIAGO</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>YB754749286BR</t>
+          <t>YB865594720BR</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>7540173</t>
+          <t>11138986</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>LIBANIO PASSOS</t>
+          <t>RAY SOUSA</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>YB865587366BR</t>
+          <t>YB865595610BR</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>6823472</t>
+          <t>11072446</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>VITORIA FEITOSA</t>
+          <t>DEBORA SANTOS</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>YB865586122BR</t>
+          <t>YB865594605BR</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>5045035</t>
+          <t>10656462</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>THALISON BARBOSA</t>
+          <t>JOAO SANTOS</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>YB865584753BR</t>
+          <t>YB865591533BR</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>178925</t>
+          <t>11939039</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>JOAO COUTO</t>
+          <t>OSMARIO JESUS</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>YB754743442BR</t>
+          <t>YB865601916BR</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>10656604</t>
+          <t>11583751</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>AUXILIADORA SILVA</t>
+          <t>WELLIGTON GONCALVES</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>YB865592278BR</t>
+          <t>YB865599259BR</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>179519</t>
+          <t>12006784</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>FELIPE CAWER DE LIMA</t>
+          <t>GILBERTO DAMACENA</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>YB754746435BR</t>
+          <t>YB865602390BR</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>178324</t>
+          <t>10899239</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>DEISIANE BORGES</t>
+          <t>VITOR BIEGER</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>YB754740429BR</t>
+          <t>YB865594234BR</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>7540365</t>
+          <t>7540028</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>FABIANO C LOPES</t>
+          <t>LARY FERREIRA</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>YB865588344BR</t>
+          <t>YB865586635BR</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>11217019</t>
+          <t>10887782</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>BRAYAN RAMOS</t>
+          <t>VICTORIA FERREIRA</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>YB865596425BR</t>
+          <t>YB865594146BR</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>7540293</t>
+          <t>10656379</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>REGINALDO OLIVEIRA</t>
+          <t>BRUNA SOUZA</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>YB865587975BR</t>
+          <t>YB865591122BR</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>178061</t>
+          <t>11139082</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>REGISLEY VAZ</t>
+          <t>ANTONIO SANTOS</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>YB754739037BR</t>
+          <t>YB865596102BR</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>173159</t>
+          <t>10887502</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>JOICE CERDEIRA</t>
+          <t>GUSTAVO ASSUNCAO</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>YB754722663BR</t>
+          <t>YB865592750BR</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>176396</t>
+          <t>10656438</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>EDRICK SOUSA</t>
+          <t>JECIVALDO SANTOS</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>YB754730497BR</t>
+          <t>YB865591414BR</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>175077</t>
+          <t>10887651</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>MARA LUCIA</t>
+          <t>CHARLES SILVA</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>YB754723845BR</t>
+          <t>YB865593450BR</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>10887508</t>
+          <t>4833584</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>MATHEUS ALMEIDA</t>
+          <t>JEAN EVARISTO</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>YB865592785BR</t>
+          <t>YB865584492BR</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>11217065</t>
+          <t>6541541</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>VITORIA SOARES</t>
+          <t>VICTOR</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>YB865596650BR</t>
+          <t>YB865585776BR</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>4919747</t>
+          <t>315363</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>GERALDO SOUSA</t>
+          <t>CARLA MARCIAO</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>YB865584648BR</t>
+          <t>YB865578917BR</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>175019</t>
+          <t>3468483</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>JAMES SANTOS</t>
+          <t>ROBERTA MELO</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>YB754723540BR</t>
+          <t>YB865582797BR</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>1816500</t>
+          <t>176265</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>ANA BARROS</t>
+          <t>WELVIS SILVA</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>YB865580354BR</t>
+          <t>YB754729848BR</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>179813</t>
+          <t>2027678</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>MARIA MESCOUTO</t>
+          <t>GARDENIA DANTAS</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>YB754747912BR</t>
+          <t>YB865580575BR</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>177520</t>
+          <t>1937903</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>PAULA SILVA</t>
+          <t>KELLY MCGILLIS</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>YB754736248BR</t>
+          <t>YB865580425BR</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>180621</t>
+          <t>177778</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>MAYARA MALDONATO</t>
+          <t>GUSTAVO BRITO</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>YB754751979BR</t>
+          <t>YB754737552BR</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>4781789</t>
+          <t>177826</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>RAYSSA NASCIMENTO</t>
+          <t>RONALDO TRINDADE</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>YB865584435BR</t>
+          <t>YB754737795BR</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>181089</t>
+          <t>179581</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>ILMA FREITAS</t>
+          <t>JOSE ARAUJO</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>YB865575907BR</t>
+          <t>YB754746744BR</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>180413</t>
+          <t>179767</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>CLEIDIANE PINTO</t>
+          <t>RAFAEL SON</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>YB754750925BR</t>
+          <t>YB754747679BR</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>301705</t>
+          <t>170620</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>JEISSIELLY MOURA</t>
+          <t>WALIFE SILVA</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>YB865578072BR</t>
+          <t>YB754701371BR</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>180393</t>
+          <t>177702</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>KATIANE NASCIMENTO</t>
+          <t>MARIA REIS</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>YB754750823BR</t>
+          <t>YB754737155BR</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>180225</t>
+          <t>11499081</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>EDSON MATIAS</t>
+          <t>GENILDO MAGALHAES</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>YB754749975BR</t>
+          <t>YB865598576BR</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>180331</t>
+          <t>10656534</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>CLAUDIVANI SANTO</t>
+          <t>ANTONIO NOGUEIRA</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>YB754750505BR</t>
+          <t>YB865591927BR</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>178859</t>
+          <t>314978</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>ANA OLIVEIRA</t>
+          <t>RAIMUNDO SILVA</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>YB754743116BR</t>
+          <t>YB865578130BR</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>7540142</t>
+          <t>315359</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>MOISES VIEIRA</t>
+          <t>JAQUELINE BRAGA</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>YB865587216BR</t>
+          <t>YB865578894BR</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>314984</t>
+          <t>11217061</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>FRANCISCO H B SOUZA</t>
+          <t>ANA SANTOS</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>YB865578165BR</t>
+          <t>YB865596632BR</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>315407</t>
+          <t>10656296</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>ANDRIELE SANTOS</t>
+          <t>ANA MARTINS</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>YB865579149BR</t>
+          <t>YB865590705BR</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>173181</t>
+          <t>179950</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>RAIRO BEZERRA</t>
+          <t>BRUNNO TEIXEIRA</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>YB865587202BR</t>
+          <t>YB754748590BR</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>4912479</t>
+          <t>315391</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>JOSINALDO PINTO</t>
+          <t>MAURICIO SOUZA</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>YB865584625BR</t>
+          <t>YB865579064BR</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>10656417</t>
+          <t>2050748</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>GUSTAVO SARUBI</t>
+          <t>ALINY BRITO</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>YB865591312BR</t>
+          <t>YB865580601BR</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>3468369</t>
+          <t>180419</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>ANTONIO BARAUNA</t>
+          <t>KAILA TEIXEIRA</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>YB865582219BR</t>
+          <t>YB754750956BR</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>181446</t>
+          <t>3468439</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>MARIA MOURA</t>
+          <t>LUZIA DE PAULA</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>YB865577678BR</t>
+          <t>YB865582562BR</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>6549562</t>
+          <t>10656528</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>GLEYCIANE SILVA</t>
+          <t>SABRINA RIBEIRO</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>YB865585816BR</t>
+          <t>YB865591895BR</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>6671387</t>
+          <t>180959</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>EGLA SANTOS</t>
+          <t>RENATO SANTOS</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>YB865586025BR</t>
+          <t>YB865575252BR</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>181162</t>
+          <t>7540586</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>FABIO OLIVEIRA</t>
+          <t>BRUNO ALEXANDRE</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>YB865576213BR</t>
+          <t>YB865589472BR</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>178071</t>
+          <t>10887677</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>LEOCIENE BRUCE</t>
+          <t>TALISON SOUZA</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>YB754739085BR</t>
+          <t>YB865593596BR</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>179233</t>
+          <t>11306289</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>VANILSON SOUSA</t>
+          <t>MARIA LINDA</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>YB754745001BR</t>
+          <t>YB865597085BR</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>178318</t>
+          <t>11583759</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>MATEUS ALVES</t>
+          <t>GILBERTO RONDON</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>YB754740392BR</t>
+          <t>YB865599293BR</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>171466</t>
+          <t>178435</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>JOSE CARLOS P SILVA</t>
+          <t>MARCOS P S FERREIRA</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>YB754705585BR</t>
+          <t>YB754740976BR</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>176688</t>
+          <t>11722807</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>MARIA ELIENE</t>
+          <t>JONAS COELHO</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>YB754731974BR</t>
+          <t>YB865600005BR</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>171802</t>
+          <t>11583749</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>WILDICLEY CAMPELO</t>
+          <t>VALENTIM JESUS</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>YB754707272BR</t>
+          <t>YB865599245BR</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>177859</t>
+          <t>178834</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>RAIANE MORAES</t>
+          <t>MARIA JEANE</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>YB754737985BR</t>
+          <t>YB754742994BR</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>177586</t>
+          <t>10656496</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>INALDO SILVA</t>
+          <t>GUSTAVO GONCALVES</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>YB754736574BR</t>
+          <t>YB865591723BR</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>7419687</t>
+          <t>6560559</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>LEONILDO SILVA</t>
+          <t>JUCELY ODRIGUES</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>YB865586405BR</t>
+          <t>YB865585833BR</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>7540371</t>
+          <t>7540491</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>MADSON LOPES</t>
+          <t>DIEGO ARAUJO</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>YB865588375BR</t>
+          <t>YB865588980BR</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>180855</t>
+          <t>7540485</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>ELLIS COSTA</t>
+          <t>ANTONIO GUIMARAES</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>YB865574739BR</t>
+          <t>YB865588945BR</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>3834655</t>
+          <t>11047454</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>DANY P ARAUJO</t>
+          <t>EDUARDO PONTES</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>YB865583713BR</t>
+          <t>YB865594455BR</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>3213901</t>
+          <t>11499079</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>REIJE CLENE LARA</t>
+          <t>MIRIOSMAR PILAR</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>YB865581584BR</t>
+          <t>YB865598562BR</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>181009</t>
+          <t>11139114</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>ROSI MERY SOUSA VAZ</t>
+          <t>GENIVALDO ABREU</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>YB865575500BR</t>
+          <t>YB865596266BR</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>6797384</t>
+          <t>11499077</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>ALINE OLIVEIRA</t>
+          <t>ANTONIO COSTA</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>YB865586096BR</t>
+          <t>YB865598559BR</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>180839</t>
+          <t>11854288</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>LEIDY SOARES</t>
+          <t>VOLFRAN SANTOS</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>YB865574645BR</t>
+          <t>YB865601187BR</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>179577</t>
+          <t>10656252</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>MANOEL MATEUS</t>
+          <t>DANIELA MORAIS</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>YB754746727BR</t>
+          <t>YB865590475BR</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>6518109</t>
+          <t>177554</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>RENAN EMANOEL</t>
+          <t>SARA V D SILVA</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>YB865585728BR</t>
+          <t>YB754736415BR</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>180883</t>
+          <t>10656593</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>VANESA FERRAZ</t>
+          <t>THIAGO AMARAL</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>YB865574875BR</t>
+          <t>YB865592220BR</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>3468487</t>
+          <t>315054</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>ROSIMEIRE LIMA</t>
+          <t>IRINEI SILVA</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>YB865582810BR</t>
+          <t>YB865578537BR</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>3745379</t>
+          <t>10656428</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>JACKELINE CANDIDO</t>
+          <t>MONICA PEREIRA</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>YB865583506BR</t>
+          <t>YB865591365BR</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>179857</t>
+          <t>11108780</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>ELSON MACHADO</t>
+          <t>THAIS ARAUJO</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>YB754748135BR</t>
+          <t>YB865594897BR</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>6598406</t>
+          <t>177670</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>LEANDRA CAVALCANTE</t>
+          <t>KAMILLA SANTOS</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>YB865585904BR</t>
+          <t>YB754736999BR</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>179457</t>
+          <t>7540746</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>NUBIA SILVA</t>
+          <t>RONALDO BRIZOLA</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>YB754746126BR</t>
+          <t>YB865590294BR</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>178843</t>
+          <t>3790697</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>THIERRY REIS</t>
+          <t>LUCIMARA SANTOS</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>YB754743031BR</t>
+          <t>YB865583608BR</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>3468493</t>
+          <t>7540477</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>NELSON DE OLIVEIRA</t>
+          <t>DECIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>YB865582845BR</t>
+          <t>YB865588905BR</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>178328</t>
+          <t>7540423</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>WELLINGTON ELIAS</t>
+          <t>FERNANDA ROSA</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>YB754740446BR</t>
+          <t>YB865588636BR</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>178569</t>
+          <t>7540736</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>MARCELO BARROSO</t>
+          <t>VITOR OLIVEIRA</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>YB754741659BR</t>
+          <t>YB865590232BR</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>178425</t>
+          <t>7540078</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>KEILA COSTA</t>
+          <t>IVANIL ARRUDA</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>YB754740928BR</t>
+          <t>YB865586887BR</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>177652</t>
+          <t>175097</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>MARCO LEVY</t>
+          <t>JEANE BARROS</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>YB754736906BR</t>
+          <t>YB754723947BR</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>10887611</t>
+          <t>175607</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>PAULO CRISTIANO</t>
+          <t>MARCOS DILL</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>YB865593242BR</t>
+          <t>YB754726529BR</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>5908663</t>
+          <t>176586</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>NAYARA LEITE</t>
+          <t>CAIO MAIA</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>YB865585507BR</t>
+          <t>YB754731461BR</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>181178</t>
+          <t>1039680</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>DIOGENES RAMOS</t>
+          <t>JOSSELIA CRUZ</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>YB865576315BR</t>
+          <t>YB865579886BR</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>181396</t>
+          <t>172745</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>VIERA CAMINHES</t>
+          <t>ISRRAEL FERREIRA</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>YB865577412BR</t>
+          <t>YB754712065BR</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>181308</t>
+          <t>179073</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>VITOR ANDRES</t>
+          <t>MARCOS OLIVEIRA</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>YB865576964BR</t>
+          <t>YB754744187BR</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>180291</t>
+          <t>178619</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>BEATRIZ VEIGA</t>
+          <t>PAPHAEZ P TAKASU</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>YB754750307BR</t>
+          <t>YB754741906BR</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>7540411</t>
+          <t>3269770</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>TAINARA DUTRA</t>
+          <t>WARISTON GOMES</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>YB865588579BR</t>
+          <t>YB865581805BR</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>6635512</t>
+          <t>180715</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>JORDANA LUMINA</t>
+          <t>DAIANE BRITO</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>YB865585966BR</t>
+          <t>YB865573999BR</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>7540331</t>
+          <t>3814739</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>JOSE RODRIGUES</t>
+          <t>BRUNA AZEVEDO</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>YB865588171BR</t>
+          <t>YB865583660BR</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>178836</t>
+          <t>10656518</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>MARCOS ALMEIDA</t>
+          <t>THONY RODRIGUES</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>YB754743005BR</t>
+          <t>YB865591842BR</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>180293</t>
+          <t>10656306</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>VANUSA SOUSA</t>
+          <t>MARIA MIKAELLE</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>YB754750315BR</t>
+          <t>YB865590759BR</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>181196</t>
+          <t>180615</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>SILMARA ALVES</t>
+          <t>JAINE OLIVEIRA MEIRA</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>YB865576403BR</t>
+          <t>YB754751948BR</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>10887780</t>
+          <t>4634792</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>ANDRE FRIAS</t>
+          <t>TAFFILA DYANA</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>YB865594132BR</t>
+          <t>YB865584206BR</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>181418</t>
+          <t>4962820</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>FRANCISCA BARBOSA</t>
+          <t>LEANDRO PEREIRA</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>YB865577528BR</t>
+          <t>YB865584696BR</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>7540291</t>
+          <t>6539407</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>DIEGO SOUZA</t>
+          <t>ANA PAULA SILVEIRA</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>YB865587967BR</t>
+          <t>YB865585762BR</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>377162</t>
+          <t>6862282</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>BRUNO GODOI</t>
+          <t>ALEX WILLIAM</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>YB865579308BR</t>
+          <t>YB865586207BR</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>178809</t>
+          <t>11108818</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>JOSE CONCEICAO</t>
+          <t>DIOGO SILVA</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>YB754742875BR</t>
+          <t>YB865595084BR</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>179151</t>
+          <t>3468375</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>ANDERSON MIGUEL</t>
+          <t>CLAUDINEI SENA</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>YB754744575BR</t>
+          <t>YB865582240BR</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>180789</t>
+          <t>180635</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>MARIVALDO JUNIOR</t>
+          <t>CRISTIANE RAMOS</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>YB865574380BR</t>
+          <t>YB754752047BR</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>180429</t>
+          <t>4483411</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>MARINA PEREIRA SILVA</t>
+          <t>INDIANARA ALBUQUERQUE</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>YB754751007BR</t>
+          <t>YB865584020BR</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>180655</t>
+          <t>10656300</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>CUSTODIO SANTANA</t>
+          <t>ISAEL PEDRO</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>YB754752152BR</t>
+          <t>YB865590728BR</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>254157</t>
+          <t>10656597</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>CRISTHIAN OLIVEIRA</t>
+          <t>GEYVISON SILVA</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>YB865577995BR</t>
+          <t>YB865592247BR</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>7540161</t>
+          <t>3139043</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>JOAO PEREIRA SILVA</t>
+          <t>MARILDA MENDES</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>YB865587304BR</t>
+          <t>YB865581403BR</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>181075</t>
+          <t>11685208</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>LUCIMAR SILVA</t>
+          <t>THAIANE FIGUEIRA</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>YB865575836BR</t>
+          <t>YB865599792BR</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>7540287</t>
+          <t>178652</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>DAYANE VELOSO</t>
+          <t>ROMARIO MACHADO</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>YB865587940BR</t>
+          <t>YB754742075BR</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>181029</t>
+          <t>11072434</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>ALANA SOUZA</t>
+          <t>WANDRE F CEBALIO</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>YB865575601BR</t>
+          <t>YB865594530BR</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>180475</t>
+          <t>181358</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>CAROL PAIVA</t>
+          <t>FELIPE SOUZA</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>YB754751231BR</t>
+          <t>YB865577222BR</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>178700</t>
+          <t>11138952</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>WESLEY LIMA</t>
+          <t>RAFAEL BLINI</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>YB754742328BR</t>
+          <t>YB865595447BR</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>179583</t>
+          <t>180035</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>JAIRTON MARINHO</t>
+          <t>MOROLLA</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>YB754746758BR</t>
+          <t>YB754749017BR</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>315312</t>
+          <t>177935</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>WILLIAM MINKS</t>
+          <t>MICRIANE BATISTA</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>YB865578660BR</t>
+          <t>YB754738399BR</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>173555</t>
+          <t>11499019</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>MARIA AP PEREIRA</t>
+          <t>HELLEN PEREIRA</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>YB754716115BR</t>
+          <t>YB865598267BR</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>169362</t>
+          <t>7540574</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>WESLLEM S MENEZES</t>
+          <t>PATRICIA OLIVEIRA</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>YB754695061BR</t>
+          <t>YB865589415BR</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>181298</t>
+          <t>7540415</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>VITOR FERREIRA</t>
+          <t>LORRAN SILVA</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>YB865576916BR</t>
+          <t>YB865588596BR</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>10887564</t>
+          <t>11217039</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>IZAQUE CONCEICAO</t>
+          <t>RODRIGO OLIVEIRA</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>YB865593018BR</t>
+          <t>YB865596527BR</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>178290</t>
+          <t>3468409</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>GABRIELA SILVA</t>
+          <t>VITOR PIAU</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>YB754740256BR</t>
+          <t>YB865582412BR</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>10656332</t>
+          <t>3242869</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>GERALDO BORBA</t>
+          <t>NEUSILENE BRITO</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>YB865590881BR</t>
+          <t>YB865581712BR</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>178702</t>
+          <t>5639249</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>ANALICE OLIVEIRA</t>
+          <t>DIANA PEREIRA</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>YB754742331BR</t>
+          <t>YB865585135BR</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>181234</t>
+          <t>3211577</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>SILVAN LEAO</t>
+          <t>ANA SANTOS</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>YB865576598BR</t>
+          <t>YB865581575BR</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>180919</t>
+          <t>3886018</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>BENEDITO MARTINS</t>
+          <t>GILSON JUNIOR</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>YB865575059BR</t>
+          <t>YB865583775BR</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>173739</t>
+          <t>3468429</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>OLIVEIRA ALVES</t>
+          <t>MARIA LIMA</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>YB754717059BR</t>
+          <t>YB865582514BR</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>1227783</t>
+          <t>10887536</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>PEDRO F S</t>
+          <t>ANTONIA SANTOS</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>YB865580080BR</t>
+          <t>YB865592879BR</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>10887528</t>
+          <t>11139056</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>MARCELO OLIVEIRA</t>
+          <t>DANIEL SANTOS</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>YB865592825BR</t>
+          <t>YB865595977BR</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>5663156</t>
+          <t>7540253</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>ELIANE CARDOSO</t>
+          <t>JUSSIANE SILVA</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>YB865585189BR</t>
+          <t>YB865587763BR</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>1225160</t>
+          <t>180089</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>JOAO MARTINS</t>
+          <t>JOSE C SOUZA</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>YB865580062BR</t>
+          <t>YB754749286BR</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>178634</t>
+          <t>6823472</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>JARDEL LOPES</t>
+          <t>VITORIA FEITOSA</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>YB754741985BR</t>
+          <t>YB865586122BR</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>179641</t>
+          <t>5045035</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>MAURO LIMA</t>
+          <t>THALISON BARBOSA</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>YB754747047BR</t>
+          <t>YB865584753BR</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>954603</t>
+          <t>178925</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>JOSE CAMPOS</t>
+          <t>JOAO COUTO</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>YB865579753BR</t>
+          <t>YB754743442BR</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>177383</t>
+          <t>10656604</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>ANA NUNES</t>
+          <t>AUXILIADORA SILVA</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>YB754735548BR</t>
+          <t>YB865592278BR</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>175848</t>
+          <t>178324</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>JOSIMAR ALMEIDA</t>
+          <t>DEISIANE BORGES</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>YB754727762BR</t>
+          <t>YB754740429BR</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>178770</t>
+          <t>7540365</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>GILTON CAMPOS</t>
+          <t>FABIANO C LOPES</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>YB754742685BR</t>
+          <t>YB865588344BR</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>177149</t>
+          <t>11217019</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>LEILSON STOCO</t>
+          <t>BRAYAN RAMOS</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>YB754734349BR</t>
+          <t>YB865596425BR</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>178469</t>
+          <t>173159</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>SARA COSTA</t>
+          <t>JOICE CERDEIRA</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>YB754741146BR</t>
+          <t>YB754722663BR</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>178187</t>
+          <t>175077</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>DANILO BERNARDES</t>
+          <t>MARA LUCIA</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>YB754739690BR</t>
+          <t>YB754723845BR</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>175619</t>
+          <t>10887508</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>GERUSA SANTOS</t>
+          <t>MATHEUS ALMEIDA</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>YB754726585BR</t>
+          <t>YB865592785BR</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>174089</t>
+          <t>11217065</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>WILAME MELO</t>
+          <t>VITORIA SOARES</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>YB754718831BR</t>
+          <t>YB865596650BR</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>179537</t>
+          <t>4919747</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>RAILSON SILVA</t>
+          <t>GERALDO SOUSA</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>YB754746523BR</t>
+          <t>YB865584648BR</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>181344</t>
+          <t>175019</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>CRISTIANO GODOI</t>
+          <t>JAMES SANTOS</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>YB865577151BR</t>
+          <t>YB754723540BR</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>179059</t>
+          <t>1816500</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>GRAZIELI SOUZA</t>
+          <t>ANA BARROS</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>YB754744111BR</t>
+          <t>YB865580354BR</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>180619</t>
+          <t>179813</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>LUIZ SANTOS</t>
+          <t>MARIA MESCOUTO</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>YB754751965BR</t>
+          <t>YB754747912BR</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>175205</t>
+          <t>177520</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>CLLARA PEREIRA</t>
+          <t>PAULA SILVA</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>YB754724491BR</t>
+          <t>YB754736248BR</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>177654</t>
+          <t>180621</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>ANTONIO GONCALVES</t>
+          <t>MAYARA MALDONATO</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>YB754736910BR</t>
+          <t>YB754751979BR</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>177646</t>
+          <t>4781789</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>ELVIRA SANTOS</t>
+          <t>RAYSSA NASCIMENTO</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>YB754736870BR</t>
+          <t>YB865584435BR</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>177051</t>
+          <t>180413</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>ADRYA SILVA</t>
+          <t>CLEIDIANE PINTO</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>YB754733839BR</t>
+          <t>YB754750925BR</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>173639</t>
+          <t>301705</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>E L GONCALVES</t>
+          <t>JEISSIELLY MOURA</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>YB754716535BR</t>
+          <t>YB865578072BR</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>174857</t>
+          <t>180393</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>RAILON SOUSA</t>
+          <t>KATIANE NASCIMENTO</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>YB754722725BR</t>
+          <t>YB754750823BR</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>178662</t>
+          <t>180225</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>BENEDITO M E NETO</t>
+          <t>EDSON MATIAS</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>YB754742124BR</t>
+          <t>YB754749975BR</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>173561</t>
+          <t>180331</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>JUCELINO SOUZA</t>
+          <t>CLAUDIVANI SANTO</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>YB754716141BR</t>
+          <t>YB754750505BR</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>7540756</t>
+          <t>7540142</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>RAFAEL VERDERAMO</t>
+          <t>MOISES VIEIRA</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>YB865590351BR</t>
+          <t>YB865587216BR</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>10656316</t>
+          <t>314984</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>ANILTON OLIVEIRA</t>
+          <t>FRANCISCO H B SOUZA</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>YB865590802BR</t>
+          <t>YB865578165BR</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>181103</t>
+          <t>315407</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>VILMAR MONTEIRO</t>
+          <t>ANDRIELE SANTOS</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>YB865575972BR</t>
+          <t>YB865579149BR</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>177560</t>
+          <t>4912479</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>ROSICLEUDO SILVA</t>
+          <t>JOSINALDO PINTO</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>YB754736441BR</t>
+          <t>YB865584625BR</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>3713081</t>
+          <t>10656417</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>MESSIAS OLIVEIRA</t>
+          <t>GUSTAVO SARUBI</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>YB865583404BR</t>
+          <t>YB865591312BR</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>179948</t>
+          <t>3468369</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>MIRIAM RODRIGUES</t>
+          <t>ANTONIO BARAUNA</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>YB754748586BR</t>
+          <t>YB865582219BR</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>177855</t>
+          <t>181446</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>SAID BRAGA</t>
+          <t>MARIA MOURA</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>YB754737950BR</t>
+          <t>YB865577678BR</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>178507</t>
+          <t>6671387</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>EULI MENESES</t>
+          <t>EGLA SANTOS</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>YB754741340BR</t>
+          <t>YB865586025BR</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>2479304</t>
+          <t>181162</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>JOAO ELIANE</t>
+          <t>FABIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>YB865581068BR</t>
+          <t>YB865576213BR</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>178133</t>
+          <t>178071</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>BRENO RONDON</t>
+          <t>LEOCIENE BRUCE</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>YB754739417BR</t>
+          <t>YB754739085BR</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>5592942</t>
+          <t>179233</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>THALISON SANTOS</t>
+          <t>VANILSON SOUSA</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>YB865584991BR</t>
+          <t>YB754745001BR</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>179079</t>
+          <t>178318</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>JHONATAN MENDES</t>
+          <t>MATEUS ALVES</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>YB754744213BR</t>
+          <t>YB754740392BR</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>178973</t>
+          <t>171466</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>HERGEL FILHO</t>
+          <t>JOSE CARLOS P SILVA</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>YB754743685BR</t>
+          <t>YB754705585BR</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>176093</t>
+          <t>176688</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>LIANDRESSON ABREU</t>
+          <t>MARIA ELIENE</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>YB754728989BR</t>
+          <t>YB754731974BR</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>925292</t>
+          <t>171802</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>JOAO RICARDO</t>
+          <t>WILDICLEY CAMPELO</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>YB865579625BR</t>
+          <t>YB754707272BR</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>178698</t>
+          <t>177859</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>GEOVANA SILVA</t>
+          <t>RAIANE MORAES</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>YB754742314BR</t>
+          <t>YB754737985BR</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>3749584</t>
+          <t>177586</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>RODRIGO FERNANDES</t>
+          <t>INALDO SILVA</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>YB865583545BR</t>
+          <t>YB754736574BR</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>179885</t>
+          <t>7419687</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>LUANA LARROZA</t>
+          <t>LEONILDO SILVA</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>YB754748277BR</t>
+          <t>YB865586405BR</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>3233067</t>
+          <t>7540371</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>JESSICA DANTAS</t>
+          <t>MADSON LOPES</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>YB865581641BR</t>
+          <t>YB865588375BR</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>180557</t>
+          <t>180855</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>MARCOS BARARUA</t>
+          <t>ELLIS COSTA</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>YB754751642BR</t>
+          <t>YB865574739BR</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>177610</t>
+          <t>3834655</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>EDILENE LOPES DO O</t>
+          <t>DANY P ARAUJO</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>YB754736693BR</t>
+          <t>YB865583713BR</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>10656302</t>
+          <t>3213901</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>GEDNA OLIVEIRA</t>
+          <t>REIJE CLENE LARA</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>YB865590731BR</t>
+          <t>YB865581584BR</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>180079</t>
+          <t>6797384</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>FRANCIELLI SILVA</t>
+          <t>ALINE OLIVEIRA</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>YB754749238BR</t>
+          <t>YB865586096BR</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>181119</t>
+          <t>180839</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>RAFAEL FAGUNDES</t>
+          <t>LEIDY SOARES</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>YB865576068BR</t>
+          <t>YB865574645BR</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>3644223</t>
+          <t>179577</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>SILVANO SOARES</t>
+          <t>MANOEL MATEUS</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>YB865583302BR</t>
+          <t>YB754746727BR</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>7540197</t>
+          <t>6518109</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>ANA DUARTE</t>
+          <t>RENAN EMANOEL</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>YB865587485BR</t>
+          <t>YB865585728BR</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>1096923</t>
+          <t>180883</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>JOSE WOGAN R SANTOS</t>
+          <t>VANESA FERRAZ</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>YB865579926BR</t>
+          <t>YB865574875BR</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>180121</t>
+          <t>3745379</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>MARIA LUIZA</t>
+          <t>JACKELINE CANDIDO</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>YB754749445BR</t>
+          <t>YB865583506BR</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>178654</t>
+          <t>179857</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>EVINHA SILVA</t>
+          <t>ELSON MACHADO</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>YB754742084BR</t>
+          <t>YB754748135BR</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>178563</t>
+          <t>6598406</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>EDUARDA ANDRADE</t>
+          <t>LEANDRA CAVALCANTE</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>YB754741628BR</t>
+          <t>YB865585904BR</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>315306</t>
+          <t>3468493</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>KARINA MARQUES</t>
+          <t>NELSON DE OLIVEIRA</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>YB865578639BR</t>
+          <t>YB865582845BR</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>180797</t>
+          <t>178569</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>WALISSON EVANGELISTA</t>
+          <t>MARCELO BARROSO</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>YB865574433BR</t>
+          <t>YB754741659BR</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>2478451</t>
+          <t>178425</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>ROMULO SILVA</t>
+          <t>KEILA COSTA</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>YB865581054BR</t>
+          <t>YB754740928BR</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>1913639</t>
+          <t>177652</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>CELIA GOMES</t>
+          <t>MARCO LEVY</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>YB865580371BR</t>
+          <t>YB754736906BR</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>178521</t>
+          <t>10887611</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>POLIANE OLIVEIRA</t>
+          <t>PAULO CRISTIANO</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>YB754741415BR</t>
+          <t>YB865593242BR</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>315413</t>
+          <t>5908663</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>CLELIA LIMA</t>
+          <t>NAYARA LEITE</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>YB865579170BR</t>
+          <t>YB865585507BR</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>180283</t>
+          <t>181178</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>JOSE SILVA</t>
+          <t>DIOGENES RAMOS</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>YB754750267BR</t>
+          <t>YB865576315BR</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>178227</t>
+          <t>181396</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>ERICA SILVA</t>
+          <t>VIERA CAMINHES</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>YB754739920BR</t>
+          <t>YB865577412BR</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>179223</t>
+          <t>7540411</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>KARINE LOPES</t>
+          <t>TAINARA DUTRA</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>YB754744955BR</t>
+          <t>YB865588579BR</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>179819</t>
+          <t>6635512</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>ALEXANDER VIEIRA</t>
+          <t>JORDANA LUMINA</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>YB754747943BR</t>
+          <t>YB865585966BR</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>181468</t>
+          <t>7540331</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>ADRIAN SANTANA</t>
+          <t>JOSE RODRIGUES</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>YB865577783BR</t>
+          <t>YB865588171BR</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>180067</t>
+          <t>178836</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>MICHAEL SCHUMACHER</t>
+          <t>MARCOS ALMEIDA</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>YB754749175BR</t>
+          <t>YB754743005BR</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>6572485</t>
+          <t>181196</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>JADY CORREIA</t>
+          <t>SILMARA ALVES</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>YB865585878BR</t>
+          <t>YB865576403BR</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>6900531</t>
+          <t>10887780</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>ODILAELSON SOUZA</t>
+          <t>ANDRE FRIAS</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>YB865586241BR</t>
+          <t>YB865594132BR</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>181340</t>
+          <t>7540291</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>JOSIEL MARTINS</t>
+          <t>DIEGO SOUZA</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>YB865577134BR</t>
+          <t>YB865587967BR</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>181434</t>
+          <t>377162</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>CECILIA CEZIMBRA</t>
+          <t>BRUNO GODOI</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>YB865577602BR</t>
+          <t>YB865579308BR</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>180679</t>
+          <t>178809</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>SUSAMAR ALCANTARA</t>
+          <t>JOSE CONCEICAO</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>YB754752271BR</t>
+          <t>YB754742875BR</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>175597</t>
+          <t>179151</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>D MENDES DE SOUZA</t>
+          <t>ANDERSON MIGUEL</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>YB754726475BR</t>
+          <t>YB754744575BR</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>173785</t>
+          <t>180789</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>LUIZ SILVA</t>
+          <t>MARIVALDO JUNIOR</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>YB754717297BR</t>
+          <t>YB865574380BR</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>180235</t>
+          <t>180655</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>VITOR A V SANTOS</t>
+          <t>CUSTODIO SANTANA</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>YB754750029BR</t>
+          <t>YB754752152BR</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>177516</t>
+          <t>181075</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>SEBASTIAO FILHO</t>
+          <t>LUCIMAR SILVA</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>YB754736225BR</t>
+          <t>YB865575836BR</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>180301</t>
+          <t>7540287</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>JAMISON NASCIMENTO</t>
+          <t>DAYANE VELOSO</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>YB754750355BR</t>
+          <t>YB865587940BR</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>173539</t>
+          <t>180475</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>ROSINEIDE CARVALHO</t>
+          <t>CAROL PAIVA</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>YB754716036BR</t>
+          <t>YB754751231BR</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>179719</t>
+          <t>178700</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>DANDINHA NASCIMENTO</t>
+          <t>WESLEY LIMA</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>YB754747435BR</t>
+          <t>YB754742328BR</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>172717</t>
+          <t>179583</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>RAFAEL JESUS</t>
+          <t>JAIRTON MARINHO</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>YB754711918BR</t>
+          <t>YB754746758BR</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>3201707</t>
+          <t>181298</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>NATHY ARIBEIRO</t>
+          <t>VITOR FERREIRA</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>YB865581553BR</t>
+          <t>YB865576916BR</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>171117</t>
+          <t>10887564</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>RAIMUNDA LIMA</t>
+          <t>IZAQUE CONCEICAO</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>YB754703845BR</t>
+          <t>YB865593018BR</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>174395</t>
+          <t>178290</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>MAYELI SILVA</t>
+          <t>GABRIELA SILVA</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>YB754720398BR</t>
+          <t>YB754740256BR</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>6924880</t>
+          <t>10656332</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>SIRLEIDE SANTOS</t>
+          <t>GERALDO BORBA</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>YB865586290BR</t>
+          <t>YB865590881BR</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>181290</t>
+          <t>180919</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>MATEUS SANTOS</t>
+          <t>BENEDITO MARTINS</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>YB865576876BR</t>
+          <t>YB865575059BR</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>7540140</t>
+          <t>173739</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>ANTONIO C MARCHEZI</t>
+          <t>OLIVEIRA ALVES</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>YB865587193BR</t>
+          <t>YB754717059BR</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>180281</t>
+          <t>1227783</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>LUAN LIMA</t>
+          <t>PEDRO F S</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>YB754750253BR</t>
+          <t>YB865580080BR</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>7540217</t>
+          <t>10887528</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>JAIRO OLIVEIRA</t>
+          <t>MARCELO OLIVEIRA</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>YB865587587BR</t>
+          <t>YB865592825BR</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>10656260</t>
+          <t>5663156</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>ANA PEREIRA</t>
+          <t>ELIANE CARDOSO</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>YB865590515BR</t>
+          <t>YB865585189BR</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>180435</t>
+          <t>178634</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>FERNANDA GONZAGA</t>
+          <t>JARDEL LOPES</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>YB754751038BR</t>
+          <t>YB754741985BR</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>315377</t>
+          <t>179641</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>EVANDRO MAXIMO</t>
+          <t>MAURO LIMA</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>YB865578982BR</t>
+          <t>YB754747047BR</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>177975</t>
+          <t>954603</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>RAIMUNDO JULIA</t>
+          <t>JOSE CAMPOS</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>YB754738592BR</t>
+          <t>YB865579753BR</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>920150</t>
+          <t>177383</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>CRISLAINE TARELHO</t>
+          <t>ANA NUNES</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>YB865579563BR</t>
+          <t>YB754735548BR</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>179561</t>
+          <t>175848</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>WEDER SOUZA</t>
+          <t>JOSIMAR ALMEIDA</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>YB754746642BR</t>
+          <t>YB754727762BR</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>178248</t>
+          <t>177149</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>ZOKY</t>
+          <t>LEILSON STOCO</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>YB754740021BR</t>
+          <t>YB754734349BR</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>178585</t>
+          <t>178469</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>ELIZA SILVA</t>
+          <t>SARA COSTA</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>YB754741733BR</t>
+          <t>YB754741146BR</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>178113</t>
+          <t>178187</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>LUCIANO SOUSA</t>
+          <t>DANILO BERNARDES</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>YB754739301BR</t>
+          <t>YB754739690BR</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>172911</t>
+          <t>175205</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>JOAO JUNIOR</t>
+          <t>CLLARA PEREIRA</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>YB754712895BR</t>
+          <t>YB754724491BR</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>172755</t>
+          <t>177654</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>WARLLYSON ARAUJO</t>
+          <t>ANTONIO GONCALVES</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>YB754712119BR</t>
+          <t>YB754736910BR</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>176859</t>
+          <t>173639</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>BRUNA TOMKIEL</t>
+          <t>E L GONCALVES</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>YB754732847BR</t>
+          <t>YB754716535BR</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>7540708</t>
+          <t>174857</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>DEIVIDY RODRIGUES</t>
+          <t>RAILON SOUSA</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>YB865590095BR</t>
+          <t>YB754722725BR</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>6037775</t>
+          <t>178662</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>ADILSON MENDES</t>
+          <t>BENEDITO M E NETO</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>YB865585643BR</t>
+          <t>YB754742124BR</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>7540624</t>
+          <t>173561</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>DOUGLAS ALVES</t>
+          <t>JUCELINO SOUZA</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>YB865589662BR</t>
+          <t>YB754716141BR</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>178356</t>
+          <t>7540756</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>MARCELO OLIVEIRA</t>
+          <t>RAFAEL VERDERAMO</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>YB754740582BR</t>
+          <t>YB865590351BR</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>3468481</t>
+          <t>10656316</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>MARIA SOUSA</t>
+          <t>ANILTON OLIVEIRA</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>YB865582783BR</t>
+          <t>YB865590802BR</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>315014</t>
+          <t>181103</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>JOCEMAR MACIEL</t>
+          <t>VILMAR MONTEIRO</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>YB865578333BR</t>
+          <t>YB865575972BR</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>3468413</t>
+          <t>177560</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>RENATA SANTOS</t>
+          <t>ROSICLEUDO SILVA</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>YB865582430BR</t>
+          <t>YB754736441BR</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>177063</t>
+          <t>179948</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>BERLONE S MENEZES</t>
+          <t>MIRIAM RODRIGUES</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>YB754733895BR</t>
+          <t>YB754748586BR</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>176056</t>
+          <t>177855</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>HUELTON MENEZES</t>
+          <t>SAID BRAGA</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>YB754728808BR</t>
+          <t>YB754737950BR</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>181280</t>
+          <t>178507</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>MARIA CLARA MORAIS</t>
+          <t>EULI MENESES</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>YB865576828BR</t>
+          <t>YB754741340BR</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>176472</t>
+          <t>2479304</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>WALDIR BENATI</t>
+          <t>JOAO ELIANE</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>YB754730863BR</t>
+          <t>YB865581068BR</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>178344</t>
+          <t>178133</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>IGOR CORREA</t>
+          <t>BRENO RONDON</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>YB754740525BR</t>
+          <t>YB754739417BR</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>3704439</t>
+          <t>178973</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>EVELIN MEIRELES</t>
+          <t>HERGEL FILHO</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>YB865583381BR</t>
+          <t>YB754743685BR</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>7540381</t>
+          <t>176093</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>VITOR SILVA</t>
+          <t>LIANDRESSON ABREU</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>YB865588429BR</t>
+          <t>YB754728989BR</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>7540054</t>
+          <t>925292</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>CRISTIANE OLIVEIRA</t>
+          <t>JOAO RICARDO</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>YB865586768BR</t>
+          <t>YB865579625BR</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>959597</t>
+          <t>178698</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>FRANCINALDO COSTA</t>
+          <t>GEOVANA SILVA</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>YB865579775BR</t>
+          <t>YB754742314BR</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>176506</t>
+          <t>3749584</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>LEANDRO DIAS</t>
+          <t>RODRIGO FERNANDES</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>YB754731033BR</t>
+          <t>YB865583545BR</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>179807</t>
+          <t>179885</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>JOSE ANJOS</t>
+          <t>LUANA LARROZA</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>YB754747886BR</t>
+          <t>YB754748277BR</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>179627</t>
+          <t>177610</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>LUCAS SANTOS</t>
+          <t>EDILENE LOPES DO O</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>YB754746979BR</t>
+          <t>YB754736693BR</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>177133</t>
+          <t>10656302</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>SEBASTIAO LOPES</t>
+          <t>GEDNA OLIVEIRA</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>YB754734264BR</t>
+          <t>YB865590731BR</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>177959</t>
+          <t>180079</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>KERLON ROSA</t>
+          <t>FRANCIELLI SILVA</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>YB754738513BR</t>
+          <t>YB754749238BR</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>179643</t>
+          <t>181119</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>JOZILENE MENDONCA</t>
+          <t>RAFAEL FAGUNDES</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>YB754747055BR</t>
+          <t>YB865576068BR</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>178849</t>
+          <t>3644223</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>WANDERSON AROUCHE</t>
+          <t>SILVANO SOARES</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>YB754743062BR</t>
+          <t>YB865583302BR</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>178013</t>
+          <t>7540197</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>FELIPE SOBRINHO</t>
+          <t>ANA DUARTE</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>YB754738796BR</t>
+          <t>YB865587485BR</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>2179116</t>
+          <t>178654</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>MARIA LUIZA</t>
+          <t>EVINHA SILVA</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>YB865580805BR</t>
+          <t>YB754742084BR</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>177297</t>
+          <t>315306</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>LEONI PINTO</t>
+          <t>KARINA MARQUES</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>YB754735110BR</t>
+          <t>YB865578639BR</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>174144</t>
+          <t>2478451</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>LUCIHELDA SOUZA</t>
+          <t>ROMULO SILVA</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>YB754719103BR</t>
+          <t>YB865581054BR</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>175916</t>
+          <t>178521</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>JULIANNY LIMA</t>
+          <t>POLIANE OLIVEIRA</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>YB754728105BR</t>
+          <t>YB754741415BR</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>172250</t>
+          <t>180283</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>ANELLY SILVA</t>
+          <t>JOSE SILVA</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>YB754709517BR</t>
+          <t>YB754750267BR</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>171353</t>
+          <t>179223</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>ADRIANO NASCIMENTO</t>
+          <t>KARINE LOPES</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>YB754705020BR</t>
+          <t>YB754744955BR</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>175769</t>
+          <t>179819</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>IVANEIDE SILVA</t>
+          <t>ALEXANDER VIEIRA</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>YB754727365BR</t>
+          <t>YB754747943BR</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>177087</t>
+          <t>6572485</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>MIRIAN PEREIRA</t>
+          <t>JADY CORREIA</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>YB754734012BR</t>
+          <t>YB865585878BR</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>177802</t>
+          <t>181340</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>JOAO DESOSI</t>
+          <t>JOSIEL MARTINS</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>YB754737671BR</t>
+          <t>YB865577134BR</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>177612</t>
+          <t>181434</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>JOSE NUNES</t>
+          <t>CECILIA CEZIMBRA</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>YB754736702BR</t>
+          <t>YB865577602BR</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>179421</t>
+          <t>180679</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>ELIAS PEREIRA</t>
+          <t>SUSAMAR ALCANTARA</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>YB754745942BR</t>
+          <t>YB754752271BR</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>7540245</t>
+          <t>175597</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>ANTONIO OLIVEIRA</t>
+          <t>D MENDES DE SOUZA</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>YB865587729BR</t>
+          <t>YB754726475BR</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>178197</t>
+          <t>173785</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>MAYRLA ASSUNCAO</t>
+          <t>LUIZ SILVA</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>YB754739743BR</t>
+          <t>YB754717297BR</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>177285</t>
+          <t>180235</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>FRANCISCO COSTA</t>
+          <t>VITOR A V SANTOS</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>YB754735052BR</t>
+          <t>YB754750029BR</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>3468437</t>
+          <t>177516</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>QUEDMA SOARES</t>
+          <t>SEBASTIAO FILHO</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>YB865582559BR</t>
+          <t>YB754736225BR</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>178431</t>
+          <t>180301</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>ADRIELLI SILVA</t>
+          <t>JAMISON NASCIMENTO</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>YB754740959BR</t>
+          <t>YB754750355BR</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>178489</t>
+          <t>172717</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>SILVANEIA MACHADO</t>
+          <t>RAFAEL JESUS</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>YB754741251BR</t>
+          <t>YB754711918BR</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>178045</t>
+          <t>3201707</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>WANIA P SANTOS</t>
+          <t>NATHY ARIBEIRO</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>YB754738955BR</t>
+          <t>YB865581553BR</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>176578</t>
+          <t>171117</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>ANANDA MIRANDA</t>
+          <t>RAIMUNDA LIMA</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>YB754731427BR</t>
+          <t>YB754703845BR</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>175351</t>
+          <t>174395</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>ANTONIA SANTOS</t>
+          <t>MAYELI SILVA</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>YB754725228BR</t>
+          <t>YB754720398BR</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>176634</t>
+          <t>6924880</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>ANDREZA SANTOS</t>
+          <t>SIRLEIDE SANTOS</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>YB754731705BR</t>
+          <t>YB865586290BR</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>176680</t>
+          <t>180281</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>RAIANE CRUZ</t>
+          <t>LUAN LIMA</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>YB754731930BR</t>
+          <t>YB754750253BR</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>172288</t>
+          <t>7540217</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>ADRIANA SANTOS</t>
+          <t>JAIRO OLIVEIRA</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>YB754709707BR</t>
+          <t>YB865587587BR</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>169505</t>
+          <t>10656260</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>EMANUELLY BORGES</t>
+          <t>ANA PEREIRA</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>YB754695804BR</t>
+          <t>YB865590515BR</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>172230</t>
+          <t>180435</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>ADRIEL E JOANA</t>
+          <t>FERNANDA GONZAGA</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>YB754709415BR</t>
+          <t>YB754751038BR</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>171928</t>
+          <t>177975</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>MARICELMA ALVES</t>
+          <t>RAIMUNDO JULIA</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>YB754707900BR</t>
+          <t>YB754738592BR</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>172058</t>
+          <t>920150</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>MARIA FRANCISCA</t>
+          <t>CRISLAINE TARELHO</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>YB754708556BR</t>
+          <t>YB865579563BR</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>169777</t>
+          <t>179561</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>ANA LUCIELLY</t>
+          <t>WEDER SOUZA</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>YB754697155BR</t>
+          <t>YB754746642BR</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>179339</t>
+          <t>178585</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>CHERLIANE AGUIAR</t>
+          <t>ELIZA SILVA</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>YB754745531BR</t>
+          <t>YB754741733BR</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>176835</t>
+          <t>172911</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>ELIEZIO FIGUEREDO</t>
+          <t>JOAO JUNIOR</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>YB754732714BR</t>
+          <t>YB754712895BR</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>3690656</t>
+          <t>176859</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>RODRIGO CARVALHO</t>
+          <t>BRUNA TOMKIEL</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>YB865583333BR</t>
+          <t>YB754732847BR</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>2168990</t>
+          <t>7540708</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>FELIPE F SANTOS</t>
+          <t>DEIVIDY RODRIGUES</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>YB865580796BR</t>
+          <t>YB865590095BR</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>3897282</t>
+          <t>6037775</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>GABRIELA BRITO</t>
+          <t>ADILSON MENDES</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>YB865583792BR</t>
+          <t>YB865585643BR</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>3161944</t>
+          <t>178356</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>VIVIANE MERCADANTE</t>
+          <t>MARCELO OLIVEIRA</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>YB865581465BR</t>
+          <t>YB754740582BR</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>177794</t>
+          <t>3468481</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>JOAO C SILVA</t>
+          <t>MARIA SOUSA</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>YB754737637BR</t>
+          <t>YB865582783BR</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>178043</t>
+          <t>3468413</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>NENITA PEDRO</t>
+          <t>RENATA SANTOS</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>YB754738941BR</t>
+          <t>YB865582430BR</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>175587</t>
+          <t>177063</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>SAH NEVES</t>
+          <t>BERLONE S MENEZES</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>YB754726427BR</t>
+          <t>YB754733895BR</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>3468455</t>
+          <t>176056</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>MARCIO SOUZA</t>
+          <t>HUELTON MENEZES</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>YB865582647BR</t>
+          <t>YB754728808BR</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>177401</t>
+          <t>181280</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>WESLEY SOUZA</t>
+          <t>MARIA CLARA MORAIS</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>YB754735636BR</t>
+          <t>YB865576828BR</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>3246769</t>
+          <t>176472</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>HELEN CARMO</t>
+          <t>WALDIR BENATI</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>YB865581730BR</t>
+          <t>YB754730863BR</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>4553196</t>
+          <t>178344</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>LUIZ OLIVEIRA</t>
+          <t>IGOR CORREA</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>YB865584078BR</t>
+          <t>YB754740525BR</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>178340</t>
+          <t>3704439</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>ALESSANDRO CAIRES</t>
+          <t>EVELIN MEIRELES</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>YB754740503BR</t>
+          <t>YB865583381BR</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>168300</t>
+          <t>7540381</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>JANETE NICOLAO</t>
+          <t>VITOR SILVA</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>YB754689698BR</t>
+          <t>YB865588429BR</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>175651</t>
+          <t>7540054</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>PATRICIA MACHADO</t>
+          <t>CRISTIANE OLIVEIRA</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>YB754726753BR</t>
+          <t>YB865586768BR</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>178183</t>
+          <t>959597</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>ALYSSON SILVA</t>
+          <t>FRANCINALDO COSTA</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>YB754739672BR</t>
+          <t>YB865579775BR</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>177722</t>
+          <t>176506</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>ELIANE S COSTA</t>
+          <t>LEANDRO DIAS</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>YB754737265BR</t>
+          <t>YB754731033BR</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>177780</t>
+          <t>179627</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>WAGNER OLIVEIRA</t>
+          <t>LUCAS SANTOS</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>YB754737566BR</t>
+          <t>YB754746979BR</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>178173</t>
+          <t>177133</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>ELI SOUSA</t>
+          <t>SEBASTIAO LOPES</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>YB754739624BR</t>
+          <t>YB754734264BR</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>RECUSADO</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>176233</t>
+          <t>177959</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>ROBSON LOUZEIRO</t>
+          <t>KERLON ROSA</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>YB754729689BR</t>
+          <t>YB754738513BR</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>181057</t>
+          <t>179643</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>MATEUS OLIVEIRA</t>
+          <t>JOZILENE MENDONCA</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>YB865575748BR</t>
+          <t>YB754747055BR</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>177570</t>
+          <t>178849</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>RAIANE MARTINS</t>
+          <t>WANDERSON AROUCHE</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>YB754736490BR</t>
+          <t>YB754743062BR</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>175609</t>
+          <t>178013</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>CLAUCIO XAVIER</t>
+          <t>FELIPE SOBRINHO</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>YB754726532BR</t>
+          <t>YB754738796BR</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>177961</t>
+          <t>2179116</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>SEBASTIAO JUNIOR</t>
+          <t>MARIA LUIZA</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>YB754738527BR</t>
+          <t>YB865580805BR</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>4893790</t>
+          <t>177297</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>CARLOS VIEIRA</t>
+          <t>LEONI PINTO</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>YB865584585BR</t>
+          <t>YB754735110BR</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>5647693</t>
+          <t>175916</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>ANDERSON MONTEIRO</t>
+          <t>JULIANNY LIMA</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>YB865585144BR</t>
+          <t>YB754728105BR</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>170742</t>
+          <t>172250</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>AYALAHA W KAMAYURA</t>
+          <t>ANELLY SILVA</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>YB754701986BR</t>
+          <t>YB754709517BR</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>173735</t>
+          <t>171353</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>LUAN SILVA</t>
+          <t>ADRIANO NASCIMENTO</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>YB754717031BR</t>
+          <t>YB754705020BR</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>173849</t>
+          <t>177087</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>ANDREA BENTES</t>
+          <t>MIRIAN PEREIRA</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>YB754717629BR</t>
+          <t>YB754734012BR</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>177642</t>
+          <t>177612</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>EDIELE ANDRADE</t>
+          <t>JOSE NUNES</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>YB754736852BR</t>
+          <t>YB754736702BR</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>314990</t>
+          <t>179421</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>EVAGNO SANTOS</t>
+          <t>ELIAS PEREIRA</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>YB865578191BR</t>
+          <t>YB754745942BR</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>179497</t>
+          <t>7540245</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>FLAVIA CHAGAS</t>
+          <t>ANTONIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>YB754746320BR</t>
+          <t>YB865587729BR</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>177007</t>
+          <t>178197</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>AGUINALDO SILVA</t>
+          <t>MAYRLA ASSUNCAO</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>YB754733604BR</t>
+          <t>YB754739743BR</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>179916</t>
+          <t>177285</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>ADRIELE BORGES</t>
+          <t>FRANCISCO COSTA</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>YB754748422BR</t>
+          <t>YB754735052BR</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>179527</t>
+          <t>3468437</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>JANE SOUSA</t>
+          <t>QUEDMA SOARES</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>YB754746470BR</t>
+          <t>YB865582559BR</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>178083</t>
+          <t>178431</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>RILLARY ROCHA</t>
+          <t>ADRIELLI SILVA</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>YB754739142BR</t>
+          <t>YB754740959BR</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>180417</t>
+          <t>178489</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>JOAO ARAUJO</t>
+          <t>SILVANEIA MACHADO</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>YB754750942BR</t>
+          <t>YB754741251BR</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>179353</t>
+          <t>176578</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>RICARDO SILVA</t>
+          <t>ANANDA MIRANDA</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>YB754745602BR</t>
+          <t>YB754731427BR</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>179751</t>
+          <t>175351</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>ARIADNI SOUZA</t>
+          <t>ANTONIA SANTOS</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>YB754747594BR</t>
+          <t>YB754725228BR</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>179117</t>
+          <t>176634</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>WEDER A SANTOS</t>
+          <t>ANDREZA SANTOS</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>YB754744403BR</t>
+          <t>YB754731705BR</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>177776</t>
+          <t>176680</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>CLEY MARINHO</t>
+          <t>RAIANE CRUZ</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>YB754737549BR</t>
+          <t>YB754731930BR</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>398462</t>
+          <t>172288</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>JHONATAN FURTUNATO</t>
+          <t>ADRIANA SANTOS</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>YB865579325BR</t>
+          <t>YB754709707BR</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>177849</t>
+          <t>172230</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>KELVIN MELO</t>
+          <t>ADRIEL E JOANA</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>YB754737929BR</t>
+          <t>YB754709415BR</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>177299</t>
+          <t>172058</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>FRANCISCO LIMA</t>
+          <t>MARIA FRANCISCA</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>YB754735123BR</t>
+          <t>YB754708556BR</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>177666</t>
+          <t>169777</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>GENILSON GONCALVES</t>
+          <t>ANA LUCIELLY</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>YB754736971BR</t>
+          <t>YB754697155BR</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>177407</t>
+          <t>179339</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>SIDNEI TELES</t>
+          <t>CHERLIANE AGUIAR</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>YB754735667BR</t>
+          <t>YB754745531BR</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>7540614</t>
+          <t>176835</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>MARIA VITORIA SC</t>
+          <t>ELIEZIO FIGUEREDO</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>YB865589614BR</t>
+          <t>YB754732714BR</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>6800811</t>
+          <t>3690656</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>LEANDRO SILVA</t>
+          <t>RODRIGO CARVALHO</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>YB865586105BR</t>
+          <t>YB865583333BR</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>7540128</t>
+          <t>2168990</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>GIANLUCCA ESPINOZA</t>
+          <t>FELIPE F SANTOS</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>YB865587131BR</t>
+          <t>YB865580796BR</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>177442</t>
+          <t>3897282</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>FRANCIELI SOUZA</t>
+          <t>GABRIELA BRITO</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>YB754735830BR</t>
+          <t>YB865583792BR</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>2180596</t>
+          <t>3161944</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>DIEGO NERY</t>
+          <t>VIVIANE MERCADANTE</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>YB865580819BR</t>
+          <t>YB865581465BR</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>179877</t>
+          <t>177794</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>CASSIO PEREIRA</t>
+          <t>JOAO C SILVA</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>YB754748232BR</t>
+          <t>YB754737637BR</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>177887</t>
+          <t>178043</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>FRANCINALDO LIMA</t>
+          <t>NENITA PEDRO</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>YB754738133BR</t>
+          <t>YB754738941BR</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>177207</t>
+          <t>175587</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>VALTER SILVA</t>
+          <t>SAH NEVES</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>YB754734658BR</t>
+          <t>YB754726427BR</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>173415</t>
+          <t>3468455</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>PEIXOTO</t>
+          <t>MARCIO SOUZA</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>YB754715415BR</t>
+          <t>YB865582647BR</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>178316</t>
+          <t>3246769</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>VIVIANE SILVA</t>
+          <t>HELEN CARMO</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>YB754740389BR</t>
+          <t>YB865581730BR</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>175699</t>
+          <t>4553196</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>NADIA LOGA</t>
+          <t>LUIZ OLIVEIRA</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>YB754726988BR</t>
+          <t>YB865584078BR</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>4630973</t>
+          <t>178340</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>BENEDITA RONDON</t>
+          <t>ALESSANDRO CAIRES</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>YB865584197BR</t>
+          <t>YB754740503BR</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>177764</t>
+          <t>168300</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>BRENDO IAGO</t>
+          <t>JANETE NICOLAO</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>YB754737481BR</t>
+          <t>YB754689698BR</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>173433</t>
+          <t>177722</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>FRANCISCO FILHO</t>
+          <t>ELIANE S COSTA</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>YB754715509BR</t>
+          <t>YB754737265BR</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>176558</t>
+          <t>178173</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>MARCELO COSTA</t>
+          <t>ELI SOUSA</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>YB754731311BR</t>
+          <t>YB754739624BR</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>RECUSADO</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>315022</t>
+          <t>176233</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>MATEUS COSTA</t>
+          <t>ROBSON LOUZEIRO</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>YB865578378BR</t>
+          <t>YB754729689BR</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>4830125</t>
+          <t>181057</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>WANDERSON CABO</t>
+          <t>MATEUS OLIVEIRA</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>YB865584489BR</t>
+          <t>YB865575748BR</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>953241</t>
+          <t>177570</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>MATHEUS LIMA</t>
+          <t>RAIANE MARTINS</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>YB865579740BR</t>
+          <t>YB754736490BR</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>181388</t>
+          <t>170742</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>BRUNO ANDRADE</t>
+          <t>AYALAHA W KAMAYURA</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>YB865577372BR</t>
+          <t>YB754701986BR</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>179587</t>
+          <t>173735</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>WILLIAN SANTOS</t>
+          <t>LUAN SILVA</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>YB754746775BR</t>
+          <t>YB754717031BR</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>180941</t>
+          <t>314990</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>MARCELO FERREIRA</t>
+          <t>EVAGNO SANTOS</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>YB865575164BR</t>
+          <t>YB865578191BR</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>180701</t>
+          <t>179497</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>RAFAEL CAVALCANTE</t>
+          <t>FLAVIA CHAGAS</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>YB865573923BR</t>
+          <t>YB754746320BR</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>176490</t>
+          <t>177007</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>EDIVALDO BATISTA</t>
+          <t>AGUINALDO SILVA</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>YB754730951BR</t>
+          <t>YB754733604BR</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>178021</t>
+          <t>179916</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>ADEILSON RIBEIRO</t>
+          <t>ADRIELE BORGES</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>YB754738836BR</t>
+          <t>YB754748422BR</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>7540203</t>
+          <t>179527</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>CARLOS LAMEIRA</t>
+          <t>JANE SOUSA</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>YB865587511BR</t>
+          <t>YB754746470BR</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>5593781</t>
+          <t>178083</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>FABIO NASCIMENTO</t>
+          <t>RILLARY ROCHA</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>YB865585008BR</t>
+          <t>YB754739142BR</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>7540147</t>
+          <t>180417</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>ALICY CORREA</t>
+          <t>JOAO ARAUJO</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>YB865587233BR</t>
+          <t>YB754750942BR</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>181366</t>
+          <t>179353</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>RENNAN FREESE</t>
+          <t>RICARDO SILVA</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>YB865577267BR</t>
+          <t>YB754745602BR</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>178891</t>
+          <t>179751</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>OZEIAS LIMA</t>
+          <t>ARIADNI SOUZA</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>YB754743270BR</t>
+          <t>YB754747594BR</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>181198</t>
+          <t>177776</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>ANA FLAVIA</t>
+          <t>CLEY MARINHO</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>YB865576417BR</t>
+          <t>YB754737549BR</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>4113243</t>
+          <t>398462</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>WANESSA SOUZA</t>
+          <t>JHONATAN FURTUNATO</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>YB865583979BR</t>
+          <t>YB865579325BR</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>3217798</t>
+          <t>177849</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>CLAUDIO LUZ</t>
+          <t>KELVIN MELO</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>YB865581607BR</t>
+          <t>YB754737929BR</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>180517</t>
+          <t>177299</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>LUCAS THOMASSELI</t>
+          <t>FRANCISCO LIMA</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>YB754751449BR</t>
+          <t>YB754735123BR</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>315401</t>
+          <t>177666</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>JUMA LIMA</t>
+          <t>GENILSON GONCALVES</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>YB865579118BR</t>
+          <t>YB754736971BR</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>179855</t>
+          <t>177407</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>EQUIAS TRINDADE</t>
+          <t>SIDNEI TELES</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>YB754748127BR</t>
+          <t>YB754735667BR</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>178851</t>
+          <t>6800811</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>GABRIEL PIOCHI</t>
+          <t>LEANDRO SILVA</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>YB754743076BR</t>
+          <t>YB865586105BR</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>178268</t>
+          <t>7540128</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>JOSE SINVAL</t>
+          <t>GIANLUCCA ESPINOZA</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>YB754740145BR</t>
+          <t>YB865587131BR</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>2262749</t>
+          <t>177442</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>JULIO OLIVEIRA</t>
+          <t>FRANCIELI SOUZA</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>YB865580907BR</t>
+          <t>YB754735830BR</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>3488327</t>
+          <t>2180596</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>VALERIA RIBEIRO</t>
+          <t>DIEGO NERY</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>YB865583015BR</t>
+          <t>YB865580819BR</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>176839</t>
+          <t>177887</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>JANAINA NASCIMENTO</t>
+          <t>FRANCINALDO LIMA</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>YB754732745BR</t>
+          <t>YB754738133BR</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>177139</t>
+          <t>177207</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>CARLOS PODSIAD</t>
+          <t>VALTER SILVA</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>YB754734295BR</t>
+          <t>YB754734658BR</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>179269</t>
+          <t>178316</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>MABLY FREITAS</t>
+          <t>VIVIANE SILVA</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>YB754745182BR</t>
+          <t>YB754740389BR</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>178879</t>
+          <t>177764</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>ANTONIO SILVA</t>
+          <t>BRENDO IAGO</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>YB754743218BR</t>
+          <t>YB754737481BR</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>177239</t>
+          <t>176558</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>EDILENE GOMES</t>
+          <t>MARCELO COSTA</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>YB754734817BR</t>
+          <t>YB754731311BR</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>180829</t>
+          <t>4830125</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>DANIELLE SILVA</t>
+          <t>WANDERSON CABO</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>YB865574597BR</t>
+          <t>YB865584489BR</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>179475</t>
+          <t>953241</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>OZINEIA SOUZA</t>
+          <t>MATHEUS LIMA</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>YB754746214BR</t>
+          <t>YB865579740BR</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>2333968</t>
+          <t>181388</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>ANA SILVA</t>
+          <t>BRUNO ANDRADE</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>YB865580986BR</t>
+          <t>YB865577372BR</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>178601</t>
+          <t>179587</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>WILSON FERREIRA DIAS</t>
+          <t>WILLIAN SANTOS</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>YB754741818BR</t>
+          <t>YB754746775BR</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>178672</t>
+          <t>180941</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>MARIA CARDOSO</t>
+          <t>MARCELO FERREIRA</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>YB754742172BR</t>
+          <t>YB865575164BR</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>178161</t>
+          <t>178021</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>JOSE FREITAS</t>
+          <t>ADEILSON RIBEIRO</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>YB754739553BR</t>
+          <t>YB754738836BR</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>179145</t>
+          <t>7540203</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>MAIANY PARA</t>
+          <t>CARLOS LAMEIRA</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>YB754744540BR</t>
+          <t>YB865587511BR</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>179351</t>
+          <t>5593781</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>RAINARA REGO</t>
+          <t>FABIO NASCIMENTO</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>YB754745593BR</t>
+          <t>YB865585008BR</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>171532</t>
+          <t>7540147</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>DIEGO LANZARIM</t>
+          <t>ALICY CORREA</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>YB754705912BR</t>
+          <t>YB865587233BR</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>176406</t>
+          <t>178891</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>MAURO PORTAL</t>
+          <t>OZEIAS LIMA</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>YB754730545BR</t>
+          <t>YB754743270BR</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>174433</t>
+          <t>181198</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>CAUA RODRIGUES</t>
+          <t>ANA FLAVIA</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>YB754720588BR</t>
+          <t>YB865576417BR</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>172581</t>
+          <t>4113243</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>KENNEDY SILVA</t>
+          <t>WANESSA SOUZA</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>YB754711215BR</t>
+          <t>YB865583979BR</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>178933</t>
+          <t>179855</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>JUNIOR RIBEIRO</t>
+          <t>EQUIAS TRINDADE</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>YB754743487BR</t>
+          <t>YB754748127BR</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>172342</t>
+          <t>178268</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>WILLY M DA CONCEICAO</t>
+          <t>JOSE SINVAL</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>YB754709993BR</t>
+          <t>YB754740145BR</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>174961</t>
+          <t>2262749</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>PAULO SILVA</t>
+          <t>JULIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>YB754723258BR</t>
+          <t>YB865580907BR</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>179639</t>
+          <t>3488327</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>ERLANE LOPES</t>
+          <t>VALERIA RIBEIRO</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>YB754747033BR</t>
+          <t>YB865583015BR</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>172635</t>
+          <t>176839</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>LAURA ALMEIDA</t>
+          <t>JANAINA NASCIMENTO</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>YB754711484BR</t>
+          <t>YB754732745BR</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>178280</t>
+          <t>177139</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>GLEISIANE SOUZA</t>
+          <t>CARLOS PODSIAD</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>YB754740208BR</t>
+          <t>YB754734295BR</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>180875</t>
+          <t>179269</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>DIEGO COSTA</t>
+          <t>MABLY FREITAS</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>YB865574835BR</t>
+          <t>YB754745182BR</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>176207</t>
+          <t>177239</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>IVALDO GARRIDA COSTA</t>
+          <t>EDILENE GOMES</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>YB754729556BR</t>
+          <t>YB754734817BR</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>177662</t>
+          <t>180829</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>GECIANE LEITE SILVA</t>
+          <t>DANIELLE SILVA</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>YB754736954BR</t>
+          <t>YB865574597BR</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>173469</t>
+          <t>179475</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>ANA PUTTIN</t>
+          <t>OZINEIA SOUZA</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>YB754715680BR</t>
+          <t>YB754746214BR</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>174005</t>
+          <t>2333968</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>JONES COSTA</t>
+          <t>ANA SILVA</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>YB754718417BR</t>
+          <t>YB865580986BR</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>173077</t>
+          <t>178601</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>MARLEUSA SOUSA</t>
+          <t>WILSON FERREIRA DIAS</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>YB754713729BR</t>
+          <t>YB754741818BR</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>173039</t>
+          <t>178672</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>OZIEL COSTEIRA</t>
+          <t>MARIA CARDOSO</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>YB754713539BR</t>
+          <t>YB754742172BR</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>176306</t>
+          <t>178161</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>FRANCIVALDO MENDES</t>
+          <t>JOSE FREITAS</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>YB754730041BR</t>
+          <t>YB754739553BR</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>176235</t>
+          <t>179351</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>ANDRE SOUSA</t>
+          <t>RAINARA REGO</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>YB754729692BR</t>
+          <t>YB754745593BR</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>177546</t>
+          <t>171532</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>EMMYLLY PORTUGAL</t>
+          <t>DIEGO LANZARIM</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>YB754736375BR</t>
+          <t>YB754705912BR</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>177522</t>
+          <t>172581</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>DILMARA SILVA</t>
+          <t>KENNEDY SILVA</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>YB754736251BR</t>
+          <t>YB754711215BR</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>178302</t>
+          <t>178933</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>ALEXANDRE ALMEIDA</t>
+          <t>JUNIOR RIBEIRO</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>YB754740313BR</t>
+          <t>YB754743487BR</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>175552</t>
+          <t>172342</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>GISELE AUXILIADORA</t>
+          <t>WILLY M DA CONCEICAO</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>YB754726254BR</t>
+          <t>YB754709993BR</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>177259</t>
+          <t>172635</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>WILLIAN PEREIRA</t>
+          <t>LAURA ALMEIDA</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>YB754734922BR</t>
+          <t>YB754711484BR</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>178720</t>
+          <t>176207</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>LAURA SILVA</t>
+          <t>IVALDO GARRIDA COSTA</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>YB754742433BR</t>
+          <t>YB754729556BR</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>176460</t>
+          <t>173469</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>MONICA PINHEIRO</t>
+          <t>ANA PUTTIN</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>YB754730801BR</t>
+          <t>YB754715680BR</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>178549</t>
+          <t>173039</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>RAYMUNDO SANTOS</t>
+          <t>OZIEL COSTEIRA</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>YB754741557BR</t>
+          <t>YB754713539BR</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>2011536</t>
+          <t>176235</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>JOAO CAETANO</t>
+          <t>ANDRE SOUSA</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>YB865580544BR</t>
+          <t>YB754729692BR</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>178266</t>
+          <t>177546</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>EMERSON KODANI</t>
+          <t>EMMYLLY PORTUGAL</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>YB754740137BR</t>
+          <t>YB754736375BR</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>176825</t>
+          <t>178302</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>JOAO DICKSON</t>
+          <t>ALEXANDRE ALMEIDA</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>YB754732665BR</t>
+          <t>YB754740313BR</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>180945</t>
+          <t>175552</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>NILSON SILVA</t>
+          <t>GISELE AUXILIADORA</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>YB865575181BR</t>
+          <t>YB754726254BR</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>180885</t>
+          <t>178720</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>KAUA DOUGLAS</t>
+          <t>LAURA SILVA</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>YB865574889BR</t>
+          <t>YB754742433BR</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>178748</t>
+          <t>176460</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>ELITHON E P SILVA</t>
+          <t>MONICA PINHEIRO</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>YB754742570BR</t>
+          <t>YB754730801BR</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>178033</t>
+          <t>2011536</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>FRANCISCO SILVA</t>
+          <t>JOAO CAETANO</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>YB754738898BR</t>
+          <t>YB865580544BR</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>179229</t>
+          <t>176825</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>YURINIFFER JESUS</t>
+          <t>JOAO DICKSON</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>YB754744981BR</t>
+          <t>YB754732665BR</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>175327</t>
+          <t>180945</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>ELIVANIA EZERRA</t>
+          <t>NILSON SILVA</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>YB754725109BR</t>
+          <t>YB865575181BR</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>179889</t>
+          <t>178748</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>MARCOS SILVA</t>
+          <t>ELITHON E P SILVA</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>YB754748294BR</t>
+          <t>YB754742570BR</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>181252</t>
+          <t>178033</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>SELMA R LIMA</t>
+          <t>FRANCISCO SILVA</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>YB865576686BR</t>
+          <t>YB754738898BR</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>175745</t>
+          <t>179229</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>ALDIRAN F OLIVEIRA</t>
+          <t>YURINIFFER JESUS</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>YB754727215BR</t>
+          <t>YB754744981BR</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>174451</t>
+          <t>175327</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>LOURIVAL FAGUNDES</t>
+          <t>ELIVANIA EZERRA</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>YB754720676BR</t>
+          <t>YB754725109BR</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>180445</t>
+          <t>179889</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>ARTEMILDO ALVES</t>
+          <t>MARCOS SILVA</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>YB754751086BR</t>
+          <t>YB754748294BR</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>314994</t>
+          <t>181252</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>GUILHERME SANTANA</t>
+          <t>SELMA R LIMA</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>YB865578214BR</t>
+          <t>YB865576686BR</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>7540126</t>
+          <t>175745</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>MAYARA FLORENTIN</t>
+          <t>ALDIRAN F OLIVEIRA</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>YB865587128BR</t>
+          <t>YB754727215BR</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>180008</t>
+          <t>180445</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>GEOVANI MINGOTE</t>
+          <t>ARTEMILDO ALVES</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>YB754748881BR</t>
+          <t>YB754751086BR</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>179177</t>
+          <t>314994</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>PAULO SOUZA</t>
+          <t>GUILHERME SANTANA</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>YB754744726BR</t>
+          <t>YB865578214BR</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>1401472</t>
+          <t>7540126</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>LUIZ SOUZA</t>
+          <t>MAYARA FLORENTIN</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>YB865580283BR</t>
+          <t>YB865587128BR</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>178909</t>
+          <t>180008</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>CLAUDEMIRO SCHUENG</t>
+          <t>GEOVANI MINGOTE</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>YB754743368BR</t>
+          <t>YB754748881BR</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>181166</t>
+          <t>179177</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>TAINARA FARIAS</t>
+          <t>PAULO SOUZA</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>YB865576244BR</t>
+          <t>YB754744726BR</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>177043</t>
+          <t>1401472</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>LUCIMAR S M MENEZES</t>
+          <t>LUIZ SOUZA</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>YB754733799BR</t>
+          <t>YB865580283BR</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>181182</t>
+          <t>178909</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>JOAO OLIVEIRA</t>
+          <t>CLAUDEMIRO SCHUENG</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>YB865576332BR</t>
+          <t>YB754743368BR</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>181188</t>
+          <t>181166</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>ALISSANDRA SANTOS</t>
+          <t>TAINARA FARIAS</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>YB865576363BR</t>
+          <t>YB865576244BR</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>178736</t>
+          <t>177043</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>EDUARDO LOPES</t>
+          <t>LUCIMAR S M MENEZES</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>YB754742518BR</t>
+          <t>YB754733799BR</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>175069</t>
+          <t>181188</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>ANA GABRIELE PERES</t>
+          <t>ALISSANDRA SANTOS</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>YB754723805BR</t>
+          <t>YB865576363BR</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>174341</t>
+          <t>178736</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>SANDRA LIMA</t>
+          <t>EDUARDO LOPES</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>YB754720115BR</t>
+          <t>YB754742518BR</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>177832</t>
+          <t>175069</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>GIFONE LX</t>
+          <t>ANA GABRIELE PERES</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>YB754737827BR</t>
+          <t>YB754723805BR</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>173569</t>
+          <t>177832</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>FRANCISCA OLIVEIRA</t>
+          <t>GIFONE LX</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>YB754716186BR</t>
+          <t>YB754737827BR</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
           <t>177951</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>PAULO SILVA</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
           <t>YB754738473BR</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
@@ -16811,11597 +16811,7307 @@
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>178664</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>CARLOS ROQUE</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
           <t>YB754742138BR</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>173249</t>
+          <t>171321</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>NELITA NETA SANTOS</t>
+          <t>MATHEUS FONTINELE</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>YB754714582BR</t>
+          <t>YB754704863BR</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>171321</t>
+          <t>176422</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>MATHEUS FONTINELE</t>
+          <t>JAILSON SILVA</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>YB754704863BR</t>
+          <t>YB754730625BR</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>179605</t>
+          <t>180279</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>ANGELA LIMA</t>
+          <t>VINICIUS SILVA</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>YB754746863BR</t>
+          <t>YB754750240BR</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>176422</t>
+          <t>181111</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>JAILSON SILVA</t>
+          <t>WERIKA SILVA</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>YB754730625BR</t>
+          <t>YB865576023BR</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>180279</t>
+          <t>177660</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>VINICIUS SILVA</t>
+          <t>MARLENE SANTOS</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>YB754750240BR</t>
+          <t>YB754736945BR</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>181111</t>
+          <t>177414</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>WERIKA SILVA</t>
+          <t>MARILEIA CRUZ</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>YB865576023BR</t>
+          <t>YB754735698BR</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>177660</t>
+          <t>176913</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>MARLENE SANTOS</t>
+          <t>AILTON S SILVA</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>YB754736945BR</t>
+          <t>YB754733119BR</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>177414</t>
+          <t>176789</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>MARILEIA CRUZ</t>
+          <t>MARIA CARVALHO</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>YB754735698BR</t>
+          <t>YB754732484BR</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>174945</t>
+          <t>174285</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>ALEXANDRE R SANTOS</t>
+          <t>GOMES</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>YB754723173BR</t>
+          <t>YB754719837BR</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>176913</t>
+          <t>259926</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>AILTON S SILVA</t>
+          <t>ANDREIA SILVA</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>YB754733119BR</t>
+          <t>YB865578007BR</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>173179</t>
+          <t>181055</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>MARCILENE COSTA</t>
+          <t>DILSON BRITO</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>YB754714225BR</t>
+          <t>YB865575734BR</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>176789</t>
+          <t>177955</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>MARIA CARVALHO</t>
+          <t>SUZANA RAMOS</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>YB754732484BR</t>
+          <t>YB754738495BR</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>174285</t>
+          <t>180685</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>GOMES</t>
+          <t>FRANCISCO SILVA</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>YB754719837BR</t>
+          <t>YB754752308BR</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>RECUSADO</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>259926</t>
+          <t>315004</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>ANDREIA SILVA</t>
+          <t>FABIO SOUZA</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>YB865578007BR</t>
+          <t>YB865578276BR</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>181055</t>
+          <t>176732</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>DILSON BRITO</t>
+          <t>JHONATHAN AMORIM</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>YB865575734BR</t>
+          <t>YB754732201BR</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>177955</t>
+          <t>2225872</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>SUZANA RAMOS</t>
+          <t>AMARILDO LIMA</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>YB754738495BR</t>
+          <t>YB865580840BR</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>180685</t>
+          <t>176530</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>FRANCISCO SILVA</t>
+          <t>SEBASTIANA SILVA</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>YB754752308BR</t>
+          <t>YB754731166BR</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>RECUSADO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>315004</t>
+          <t>315040</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>FABIO SOUZA</t>
+          <t>BIANKA RAMOS</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>YB865578276BR</t>
+          <t>YB865578466BR</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>175585</t>
+          <t>181274</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>LUIS ASSUNCAO</t>
+          <t>LUIZ MORENO</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>YB754726413BR</t>
+          <t>YB865576791BR</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>176732</t>
+          <t>174236</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>JHONATHAN AMORIM</t>
+          <t>DEBORA SILVA</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>YB754732201BR</t>
+          <t>YB754719593BR</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>2225872</t>
+          <t>174180</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>AMARILDO LIMA</t>
+          <t>ELIANA MARQUIOLI</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>YB865580840BR</t>
+          <t>YB754719284BR</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>176530</t>
+          <t>175944</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>SEBASTIANA SILVA</t>
+          <t>JULIO FONTENELLE</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>YB754731166BR</t>
+          <t>YB754728241BR</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>176458</t>
+          <t>175948</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>ANTONIO LOPES</t>
+          <t>SANDERSON SALVADOR</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>YB754730792BR</t>
+          <t>YB754728269BR</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>315040</t>
+          <t>176682</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>BIANKA RAMOS</t>
+          <t>IZAQUIEL SILVA</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>YB865578466BR</t>
+          <t>YB754731943BR</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>178963</t>
+          <t>175507</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>JOAO CARDOSO</t>
+          <t>MARIA SILVA</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>YB754743632BR</t>
+          <t>YB754726033BR</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>315008</t>
+          <t>177329</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>BRUNO GUERRA</t>
+          <t>NORMA DUARTE</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>YB865578302BR</t>
+          <t>YB754735273BR</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>175361</t>
+          <t>174767</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>ADRIELLY ALVES</t>
+          <t>LEILIANE SILVA</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>YB754725276BR</t>
+          <t>YB754722252BR</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>181274</t>
+          <t>175459</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>LUIZ MORENO</t>
+          <t>ANDERSON MELO</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>YB865576791BR</t>
+          <t>YB754725792BR</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>315421</t>
+          <t>178877</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>PEDRO LOPES</t>
+          <t>PAULO COSTA</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>YB865579210BR</t>
+          <t>YB754743204BR</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>174236</t>
+          <t>171484</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>DEBORA SILVA</t>
+          <t>RAYLTON SENNA</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>YB754719593BR</t>
+          <t>YB754705679BR</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>174180</t>
+          <t>175033</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>ELIANA MARQUIOLI</t>
+          <t>OTONIEL COSTA</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>YB754719284BR</t>
+          <t>YB754723615BR</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>175944</t>
+          <t>177949</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>JULIO FONTENELLE</t>
+          <t>TAMIRIS VERAS</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>YB754728241BR</t>
+          <t>YB754738460BR</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>175948</t>
+          <t>176440</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>SANDERSON SALVADOR</t>
+          <t>DANIELLY SANTOS</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>YB754728269BR</t>
+          <t>YB754730700BR</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>176682</t>
+          <t>177135</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>IZAQUIEL SILVA</t>
+          <t>WILLIAM BUENO</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>YB754731943BR</t>
+          <t>YB754734278BR</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>174093</t>
+          <t>174617</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>DALE CARVALHO</t>
+          <t>LUIS SILVA</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>YB754718859BR</t>
+          <t>YB754721504BR</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>177428</t>
+          <t>174929</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>KENYA OLIVEIRA</t>
+          <t>IVANA REIS</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>YB754735769BR</t>
+          <t>YB754723099BR</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>175507</t>
+          <t>176740</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>ABEDENEGO CAMAMA</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>YB754726033BR</t>
+          <t>YB754732246BR</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>177329</t>
+          <t>174228</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>NORMA DUARTE</t>
+          <t>RIQUELME ROCHA</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>YB754735273BR</t>
+          <t>YB754719559BR</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>180487</t>
+          <t>177574</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>ANDERSON PALMEIRA</t>
+          <t>LAUANY SOUZA</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>YB754751293BR</t>
+          <t>YB754736512BR</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>174767</t>
+          <t>178491</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>LEILIANE SILVA</t>
+          <t>TIAGO ALMEIDA</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>YB754722252BR</t>
+          <t>YB754741265BR</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>175459</t>
+          <t>171379</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>ANDERSON MELO</t>
+          <t>DANIELLE GONCALVES</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>YB754725792BR</t>
+          <t>YB754705152BR</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>178877</t>
+          <t>167960</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>PAULO COSTA</t>
+          <t>SARAH CARVALHO</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>YB754743204BR</t>
+          <t>YB754687989BR</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>175898</t>
+          <t>169411</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>FERNANDO NEVES</t>
+          <t>ALDENIZE FEITOSA</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>YB754728017BR</t>
+          <t>YB754695305BR</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>171484</t>
+          <t>172022</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>RAYLTON SENNA</t>
+          <t>ZOELMA MACIEL</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>YB754705679BR</t>
+          <t>YB754708370BR</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>175071</t>
+          <t>167832</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>FRANCISCA OLIVEIRA</t>
+          <t>HENRIQUE REIS</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>YB754723814BR</t>
+          <t>YB754687343BR</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>175033</t>
+          <t>171914</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>OTONIEL COSTA</t>
+          <t>CARLOS OLIVEIRA</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>YB754723615BR</t>
+          <t>YB754707825BR</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>177949</t>
+          <t>172268</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>TAMIRIS VERAS</t>
+          <t>WANGLES DIOGO DE HC</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>YB754738460BR</t>
+          <t>YB754709605BR</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>176440</t>
+          <t>173653</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>DANIELLY SANTOS</t>
+          <t>TAIS L P SILVA</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>YB754730700BR</t>
+          <t>YB754716610BR</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>177135</t>
+          <t>168118</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>WILLIAM BUENO</t>
+          <t>ANDREANE GONCALVES</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>YB754734278BR</t>
+          <t>YB754688777BR</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>174617</t>
+          <t>176849</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>LUIS SILVA</t>
+          <t>MARCOS WIGNER</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>YB754721504BR</t>
+          <t>YB754732793BR</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>174929</t>
+          <t>168579</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>IVANA REIS</t>
+          <t>FERNANDO SILVA</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>YB754723099BR</t>
+          <t>YB754691113BR</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>175802</t>
+          <t>170576</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>KAROLAINE MENDES</t>
+          <t>JUNIOR</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>YB754727538BR</t>
+          <t>YB754701155BR</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>175509</t>
+          <t>172302</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>BEATRIZ SILVA</t>
+          <t>ELINALDO PAIVA</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>YB754726047BR</t>
+          <t>YB754709772BR</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>176740</t>
+          <t>169797</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>ABEDENEGO CAMAMA</t>
+          <t>MAGNO SILVA</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>YB754732246BR</t>
+          <t>YB754697252BR</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>174228</t>
+          <t>174903</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>RIQUELME ROCHA</t>
+          <t>MANUELY MILENE</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>YB754719559BR</t>
+          <t>YB754722955BR</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>177574</t>
+          <t>178087</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>LAUANY SOUZA</t>
+          <t>MARIA ABREU</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>YB754736512BR</t>
+          <t>YB754739160BR</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>178491</t>
+          <t>170450</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>TIAGO ALMEIDA</t>
+          <t>KELIANE MIRANDA</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>YB754741265BR</t>
+          <t>YB754700521BR</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>171379</t>
+          <t>179691</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>DANIELLE GONCALVES</t>
+          <t>KETHELLEN CAROLYNE</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>YB754705152BR</t>
+          <t>YB754747299BR</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>167960</t>
+          <t>176115</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>SARAH CARVALHO</t>
+          <t>EDSON ARRUDA</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>YB754687989BR</t>
+          <t>YB754729091BR</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>169411</t>
+          <t>180851</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>ALDENIZE FEITOSA</t>
+          <t>VINICIUS SILVA</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>YB754695305BR</t>
+          <t>YB865574708BR</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>172022</t>
+          <t>176167</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>ZOELMA MACIEL</t>
+          <t>SOL</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>YB754708370BR</t>
+          <t>YB754729352BR</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>174649</t>
+          <t>176314</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>MARCOS LOBATO</t>
+          <t>MARIA DARLENE</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>YB754721668BR</t>
+          <t>YB754730086BR</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>180751</t>
+          <t>176211</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>GUSTAVO SANTOS</t>
+          <t>NEILTON ALVES</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>YB865574172BR</t>
+          <t>YB754729573BR</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>168134</t>
+          <t>175129</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>GEANE ALVES</t>
+          <t>APARECIDA SILVA</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>YB754688851BR</t>
+          <t>YB754724103BR</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>167832</t>
+          <t>175940</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>HENRIQUE REIS</t>
+          <t>LUIZ SOUSA</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>YB754687343BR</t>
+          <t>YB754728224BR</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>171914</t>
+          <t>176879</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>CARLOS OLIVEIRA</t>
+          <t>ANANIAS RODRIGUES</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>YB754707825BR</t>
+          <t>YB754732949BR</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>172268</t>
+          <t>177191</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>WANGLES DIOGO DE HC</t>
+          <t>JOAO SILVA</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>YB754709605BR</t>
+          <t>YB754734573BR</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>173653</t>
+          <t>175103</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>TAIS L P SILVA</t>
+          <t>LAVINIA SANTOS</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>YB754716610BR</t>
+          <t>YB754723978BR</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>168118</t>
+          <t>172669</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>ANDREANE GONCALVES</t>
+          <t>ITAMAR BONFIM JUNIOR</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>YB754688777BR</t>
+          <t>YB754711674BR</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>176849</t>
+          <t>178141</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>MARCOS WIGNER</t>
+          <t>ANDRE ASSUNCAO</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>YB754732793BR</t>
+          <t>YB754739451BR</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>174192</t>
+          <t>179777</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>WISLEY SILVA</t>
+          <t>IRAN GAZIN</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>YB754719341BR</t>
+          <t>YB754747722BR</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>168579</t>
+          <t>174148</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>FERNANDO SILVA</t>
+          <t>JOELMA CAETANO</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>YB754691113BR</t>
+          <t>YB754719125BR</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>170576</t>
+          <t>178660</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>JUNIOR</t>
+          <t>CLAUZENIR SILVA</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>YB754701155BR</t>
+          <t>YB754742115BR</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>172302</t>
+          <t>172066</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>ELINALDO PAIVA</t>
+          <t>NUSA MARRA</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>YB754709772BR</t>
+          <t>YB754708595BR</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>169797</t>
+          <t>178193</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>MAGNO SILVA</t>
+          <t>LARISSA XAVIER</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>YB754697252BR</t>
+          <t>YB754739726BR</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>174903</t>
+          <t>178921</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>MANUELY MILENE</t>
+          <t>ELTHON SOUTO</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>YB754722955BR</t>
+          <t>YB754743425BR</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>178087</t>
+          <t>172417</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>MARIA ABREU</t>
+          <t>EZEQUIAS CAMPOS</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>YB754739160BR</t>
+          <t>YB754710373BR</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>170450</t>
+          <t>174465</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>KELIANE MIRANDA</t>
+          <t>LORRANIA RODRIGUES</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>YB754700521BR</t>
+          <t>YB754720747BR</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>172260</t>
+          <t>174783</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>ALCILENE GOMES</t>
+          <t>ANGELICA NASCIMENTO</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>YB754709565BR</t>
+          <t>YB754722337BR</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>173563</t>
+          <t>176304</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>ANTONIO C OLIVEIRA</t>
+          <t>CARLOS DANIEL ALVES</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>YB754716155BR</t>
+          <t>YB754730038BR</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>179691</t>
+          <t>177009</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>KETHELLEN CAROLYNE</t>
+          <t>FABRICIO VIEIRA</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>YB754747299BR</t>
+          <t>YB754733621BR</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>175761</t>
+          <t>178744</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>MAURO GONCALVES</t>
+          <t>CLAUDIA ARAUJO</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>YB754727317BR</t>
+          <t>YB754742552BR</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>176115</t>
+          <t>177584</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>EDSON ARRUDA</t>
+          <t>DARCI DE V FORTES</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>YB754729091BR</t>
+          <t>YB754736565BR</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>172188</t>
+          <t>178378</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>JOSE GOMES</t>
+          <t>JOCELY CONCEICAO</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>YB754709208BR</t>
+          <t>YB754740698BR</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>175165</t>
+          <t>178360</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>ELENILSON JUNIOR</t>
+          <t>MIKAEL SILVA</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>YB754724284BR</t>
+          <t>YB754740605BR</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>180851</t>
+          <t>175928</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>VINICIUS SILVA</t>
+          <t>JOSE OLIVEIRA</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>YB865574708BR</t>
+          <t>YB754728167BR</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>177403</t>
+          <t>179487</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>ROBERTO PEREIRA</t>
+          <t>JACIEL GOMES</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>YB754735640BR</t>
+          <t>YB754746276BR</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>179701</t>
+          <t>175966</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>WALLACE MOTA</t>
+          <t>FRANCINALDO SILVA</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>YB754747342BR</t>
+          <t>YB754728357BR</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>176167</t>
+          <t>179799</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>SOL</t>
+          <t>ANTONIO SOBRINHO</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>YB754729352BR</t>
+          <t>YB754747841BR</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>176314</t>
+          <t>174138</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>MARIA DARLENE</t>
+          <t>LUZIANE BATISTA</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>YB754730086BR</t>
+          <t>YB754719077BR</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>179547</t>
+          <t>177796</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>ROSANGELA FERNANDES</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>YB754746571BR</t>
+          <t>YB754737645BR</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>176211</t>
+          <t>172541</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>NEILTON ALVES</t>
+          <t>CARLOS SILVEIRA</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>YB754729573BR</t>
+          <t>YB754711011BR</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>175129</t>
+          <t>172232</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>APARECIDA SILVA</t>
+          <t>UELITON SOUSA</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>YB754724103BR</t>
+          <t>YB754709429BR</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>173105</t>
+          <t>174389</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>JC MOVEIS SORRISO</t>
+          <t>ANDRESSA RAMALHO</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>YB754713865BR</t>
+          <t>YB754720353BR</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>175940</t>
+          <t>175974</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>LUIZ SOUSA</t>
+          <t>MARACRISTINA MACIEL</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>YB754728224BR</t>
+          <t>YB754728391BR</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>176879</t>
+          <t>174747</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>ANANIAS RODRIGUES</t>
+          <t>MARQUES TEIXEIRA</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>YB754732949BR</t>
+          <t>YB754722155BR</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>177191</t>
+          <t>178037</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>JOAO SILVA</t>
+          <t>FERNANDES SILVA</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>YB754734573BR</t>
+          <t>YB754738915BR</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>175103</t>
+          <t>176350</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>LAVINIA SANTOS</t>
+          <t>CRISTIANE NIZ</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>YB754723978BR</t>
+          <t>YB754730262BR</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>172669</t>
+          <t>176127</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>ITAMAR BONFIM JUNIOR</t>
+          <t>LEICIANE SILVA</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>YB754711674BR</t>
+          <t>YB754729159BR</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>178141</t>
+          <t>178565</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>ANDRE ASSUNCAO</t>
+          <t>CLAUDIO JUNIOR</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>YB754739451BR</t>
+          <t>YB754741631BR</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>179777</t>
+          <t>175107</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>IRAN GAZIN</t>
+          <t>RAIMUNDO SOUSA</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>YB754747722BR</t>
+          <t>YB754723995BR</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>174583</t>
+          <t>176103</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>EDVANDILSON R SILVA</t>
+          <t>VANDERJUNIOR JESUS</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>YB754721331BR</t>
+          <t>YB754729030BR</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>174170</t>
+          <t>176542</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>RAFAEL FEITOSA</t>
+          <t>HUGO DIAS</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>YB754719236BR</t>
+          <t>YB754731237BR</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>175169</t>
+          <t>172753</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>ALAN ROSA</t>
+          <t>ALEX ALVES</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>YB754724315BR</t>
+          <t>YB754712105BR</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>174148</t>
+          <t>173375</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>JOELMA CAETANO</t>
+          <t>ALEANDRO PIMENTA</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>YB754719125BR</t>
+          <t>YB754715217BR</t>
         </is>
       </c>
       <c r="D867" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>179557</t>
+          <t>178326</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>CLEILSON MORAIS</t>
+          <t>IAGO ARRUDA</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>YB754746625BR</t>
+          <t>YB754740432BR</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>176147</t>
+          <t>177889</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>CRISTIANO FREIRE</t>
+          <t>SAMARA OLIVEIRA</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>YB754729255BR</t>
+          <t>YB754738147BR</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>178660</t>
+          <t>179209</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>CLAUZENIR SILVA</t>
+          <t>NATALIA PACHECO</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>YB754742115BR</t>
+          <t>YB754744880BR</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>172066</t>
+          <t>174003</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>NUSA MARRA</t>
+          <t>ELLEN LIMA</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>YB754708595BR</t>
+          <t>YB754718403BR</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>178193</t>
+          <t>173763</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>LARISSA XAVIER</t>
+          <t>ROMULO ALBUQUERQUE</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>YB754739726BR</t>
+          <t>YB754717178BR</t>
         </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>178921</t>
+          <t>174711</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>ELTHON SOUTO</t>
+          <t>CELIO SILVA</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>YB754743425BR</t>
+          <t>YB754721977BR</t>
         </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>172417</t>
+          <t>175051</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>EZEQUIAS CAMPOS</t>
+          <t>ALVARO SANTIAGO</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>YB754710373BR</t>
+          <t>YB754723709BR</t>
         </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>173421</t>
+          <t>177734</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>RODRIGO BRASIL</t>
+          <t>GRAZIELA SOUZA REIS</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>YB754715441BR</t>
+          <t>YB754737328BR</t>
         </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>174465</t>
+          <t>172098</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>LORRANIA RODRIGUES</t>
+          <t>ELIAS MARINHO</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>YB754720747BR</t>
+          <t>YB754708750BR</t>
         </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>174783</t>
+          <t>181240</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>ANGELICA NASCIMENTO</t>
+          <t>VALDEILSON ALMEIDA</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>YB754722337BR</t>
+          <t>YB865576624BR</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>176304</t>
+          <t>177470</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>CARLOS DANIEL ALVES</t>
+          <t>JEISIANE RIBEIRO</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>YB754730038BR</t>
+          <t>YB754735976BR</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>174843</t>
+          <t>175287</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>EDSON MOTTA</t>
+          <t>KATRINE GUIMARES</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>YB754722646BR</t>
+          <t>YB754724908BR</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>177009</t>
+          <t>175409</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>FABRICIO VIEIRA</t>
+          <t>JANETE ALVES</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>YB754733621BR</t>
+          <t>YB754725537BR</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>178744</t>
+          <t>176795</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>CLAUDIA ARAUJO</t>
+          <t>BRENDA AREIA</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>YB754742552BR</t>
+          <t>YB754732515BR</t>
         </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>177584</t>
+          <t>176223</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>DARCI DE V FORTES</t>
+          <t>ANTONIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>YB754736565BR</t>
+          <t>YB754729635BR</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>175523</t>
+          <t>176203</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>SANDRA LOPES</t>
+          <t>JOSE MAGALHAES</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>YB754726118BR</t>
+          <t>YB754729539BR</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>178378</t>
+          <t>176231</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>JOCELY CONCEICAO</t>
+          <t>BRUNO TEODOSIO</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>YB754740698BR</t>
+          <t>YB754729675BR</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>178398</t>
+          <t>174827</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>EDVANILDO JESUS</t>
+          <t>MAIKON LOPES</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>YB754740790BR</t>
+          <t>YB754722561BR</t>
         </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>172495</t>
+          <t>168030</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>XAVIER GUAIQUIRIAN</t>
+          <t>MANUEL A C SILVA</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>YB754710767BR</t>
+          <t>YB754688335BR</t>
         </is>
       </c>
       <c r="D886" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>173385</t>
+          <t>168495</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>KASSIA SILVA</t>
+          <t>JACIANE SILVA</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>YB754715265BR</t>
+          <t>YB754690696BR</t>
         </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>174717</t>
+          <t>168266</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>ROSELI ANDRADE</t>
+          <t>RUTI A ALFAIA</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>YB754722005BR</t>
+          <t>YB754689517BR</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>173605</t>
+          <t>167972</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>KLEITON BEZERRA</t>
+          <t>KELCIANE BARROSO</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>YB754716362BR</t>
+          <t>YB754688043BR</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>173965</t>
+          <t>178692</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>MILANDYS MUNHOZ</t>
+          <t>ALEXSANDRA LIMA</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>YB754718200BR</t>
+          <t>YB754742288BR</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>178360</t>
+          <t>173893</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>MIKAEL SILVA</t>
+          <t>RYAN SARMENTO</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>YB754740605BR</t>
+          <t>YB754717840BR</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>175928</t>
+          <t>177492</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>JOSE OLIVEIRA</t>
+          <t>MATHEUS MORRONE</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>YB754728167BR</t>
+          <t>YB754736092BR</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>179487</t>
+          <t>179015</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>JACIEL GOMES</t>
+          <t>DENILZE SILVA</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>YB754746276BR</t>
+          <t>YB754743898BR</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>175966</t>
+          <t>177768</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>FRANCINALDO SILVA</t>
+          <t>GUILHERME PONTES</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>YB754728357BR</t>
+          <t>YB754737504BR</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>179799</t>
+          <t>176582</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>ANTONIO SOBRINHO</t>
+          <t>KARLINHA ALVEZ</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>YB754747841BR</t>
+          <t>YB754731444BR</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>175570</t>
+          <t>176616</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>MARIA SANTOS</t>
+          <t>MARCOS FERNANDES</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>YB754726342BR</t>
+          <t>YB754731617BR</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>176016</t>
+          <t>178445</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>GUTO QUEIROZ</t>
+          <t>CARLOS FILHO</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>YB754728604BR</t>
+          <t>YB754741027BR</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>173551</t>
+          <t>177039</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>IRACI SANTOS</t>
+          <t>IVANHA MARTINS</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>YB754716098BR</t>
+          <t>YB754733771BR</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>174138</t>
+          <t>172859</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>LUZIANE BATISTA</t>
+          <t>JOABE ROSARIO</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>YB754719077BR</t>
+          <t>YB754712635BR</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>177796</t>
+          <t>177640</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>ROSANGELA FERNANDES</t>
+          <t>EVELLEN LIMA</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>YB754737645BR</t>
+          <t>YB754736849BR</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>171442</t>
+          <t>176939</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>ANA RODRIGUES</t>
+          <t>CARLOS ALMEIDA</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>YB754705461BR</t>
+          <t>YB754733241BR</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>174797</t>
+          <t>177472</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>ELIZANGELA REIS</t>
+          <t>THAMILY LUCCA</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>YB754722411BR</t>
+          <t>YB754735980BR</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>168691</t>
+          <t>176917</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>ANTONIO D M VIEIRA</t>
+          <t>PRISCILA SILVA</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>YB754691688BR</t>
+          <t>YB754733136BR</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>172541</t>
+          <t>177851</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>CARLOS SILVEIRA</t>
+          <t>GILDO OLIVEIRA</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>YB754711011BR</t>
+          <t>YB754737932BR</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>172232</t>
+          <t>175269</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>UELITON SOUSA</t>
+          <t>ARMINDO JUNIOR</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>YB754709429BR</t>
+          <t>YB754724810BR</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>174389</t>
+          <t>172949</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>ANDRESSA RAMALHO</t>
+          <t>ALEX SANTOS</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>YB754720353BR</t>
+          <t>YB754713088BR</t>
         </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>175974</t>
+          <t>170772</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>MARACRISTINA MACIEL</t>
+          <t>MAISA LEITE</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>YB754728391BR</t>
+          <t>YB754702139BR</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>174871</t>
+          <t>171952</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>ANTONIO SILVA</t>
+          <t>AURICELIO FERNANDES</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>YB754722796BR</t>
+          <t>YB754708026BR</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>174747</t>
+          <t>172805</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>MARQUES TEIXEIRA</t>
+          <t>FRANCKMAR DIAS</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>YB754722155BR</t>
+          <t>YB754712365BR</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>175151</t>
+          <t>173473</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>ERIVAN NUNES</t>
+          <t>ALAN FIGUEIREDO</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>YB754724219BR</t>
+          <t>YB754715702BR</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>178037</t>
+          <t>171646</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>FERNANDES SILVA</t>
+          <t>ALEXANDRE NASCIMENTO</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>YB754738915BR</t>
+          <t>YB754706484BR</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>176350</t>
+          <t>177293</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>CRISTIANE NIZ</t>
+          <t>DIVINO SILVA</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>YB754730262BR</t>
+          <t>YB754735097BR</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>176127</t>
+          <t>170200</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>LEICIANE SILVA</t>
+          <t>ANA MOREIRA</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>YB754729159BR</t>
+          <t>YB754699275BR</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>174993</t>
+          <t>168741</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>VALTEI LEAL</t>
+          <t>JPMJ</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>YB754723417BR</t>
+          <t>YB754691935BR</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>175117</t>
+          <t>169010</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>JOICE GONCALVES</t>
+          <t>HELSON SOUZA</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>YB754724046BR</t>
+          <t>YB754693295BR</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>174729</t>
+          <t>171048</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>SANDRA ROSA</t>
+          <t>KALITTA OLIVEIRA</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>YB754722062BR</t>
+          <t>YB754703505BR</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>178803</t>
+          <t>173125</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>MARLENE SOUZA</t>
+          <t>MAICON OLIVEIRA</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>YB754742844BR</t>
+          <t>YB754713967BR</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>174977</t>
+          <t>175341</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>AMYNA SOUZA</t>
+          <t>JHON SILVA</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>YB754723332BR</t>
+          <t>YB754725174BR</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>178565</t>
+          <t>176326</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>CLAUDIO JUNIOR</t>
+          <t>DANUBIO ARAUJO</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>YB754741631BR</t>
+          <t>YB754730143BR</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>174735</t>
+          <t>173867</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>ALEXANDRE NUNES</t>
+          <t>IASMIN MODOLON</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>YB754722093BR</t>
+          <t>YB754717717BR</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>175107</t>
+          <t>174365</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>RAIMUNDO SOUSA</t>
+          <t>ANA CHAVEIRO</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>YB754723995BR</t>
+          <t>YB754720234BR</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>176103</t>
+          <t>177123</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>VANDERJUNIOR JESUS</t>
+          <t>FRANCISCA SILVA</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>YB754729030BR</t>
+          <t>YB754734216BR</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>RECUSADO</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>179603</t>
+          <t>175753</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>DAVI CAPRINI</t>
+          <t>KARINA VIEIRA SANTOS</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>YB754746850BR</t>
+          <t>YB754727277BR</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>176542</t>
+          <t>171832</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>HUGO DIAS</t>
+          <t>VALERIANO D DE JESUS</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>YB754731237BR</t>
+          <t>YB754707428BR</t>
         </is>
       </c>
       <c r="D924" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>172753</t>
+          <t>172687</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>ALEX ALVES</t>
+          <t>DANILMA SANTOS</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>YB754712105BR</t>
+          <t>YB754711762BR</t>
         </is>
       </c>
       <c r="D925" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>173375</t>
+          <t>171083</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>ALEANDRO PIMENTA</t>
+          <t>DE LA DOL</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>YB754715217BR</t>
+          <t>YB754703678BR</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>178326</t>
+          <t>172789</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>IAGO ARRUDA</t>
+          <t>FABIANO BARBOSA</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>YB754740432BR</t>
+          <t>YB754712286BR</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>177889</t>
+          <t>174319</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>SAMARA OLIVEIRA</t>
+          <t>EDERSON OSSUCCI</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>YB754738147BR</t>
+          <t>YB754720000BR</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>179209</t>
+          <t>176454</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>NATALIA PACHECO</t>
+          <t>EDSON SANTOS</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>YB754744880BR</t>
+          <t>YB754730775BR</t>
         </is>
       </c>
       <c r="D929" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>174003</t>
+          <t>176026</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>ELLEN LIMA</t>
+          <t>GERSON BOLDORI</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>YB754718403BR</t>
+          <t>YB754728652BR</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>173975</t>
+          <t>174753</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>LIORRAN SANTOS</t>
+          <t>JOAO ALVES</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>YB754718261BR</t>
+          <t>YB754722181BR</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>173763</t>
+          <t>173851</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>ROMULO ALBUQUERQUE</t>
+          <t>MARIA SILVA</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>YB754717178BR</t>
+          <t>YB754717632BR</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>174711</t>
+          <t>173051</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>CELIO SILVA</t>
+          <t>DORISVAL RODRIGUES</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>YB754721977BR</t>
+          <t>YB754713595BR</t>
         </is>
       </c>
       <c r="D933" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>174111</t>
+          <t>176887</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>WELINZANA SANTOS</t>
+          <t>MARCIO SANTOS</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>YB754718947BR</t>
+          <t>YB754732983BR</t>
         </is>
       </c>
       <c r="D934" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>174125</t>
+          <t>176382</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>MANOEL FERNANDES</t>
+          <t>PAULO SOUZA</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>YB754719015BR</t>
+          <t>YB754730421BR</t>
         </is>
       </c>
       <c r="D935" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>175051</t>
+          <t>173617</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>ALVARO SANTIAGO</t>
+          <t>SIMONE QUEIROZ</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>YB754723709BR</t>
+          <t>YB754716420BR</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>177734</t>
+          <t>177628</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>GRAZIELA SOUZA REIS</t>
+          <t>MADSON SA</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>YB754737328BR</t>
+          <t>YB754736781BR</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>174591</t>
+          <t>176588</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>MAURO FERREIRA</t>
+          <t>CAMILA NASCIMENTO</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>YB754721376BR</t>
+          <t>YB754731475BR</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>173079</t>
+          <t>177005</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>LUCAS FERREIRA</t>
+          <t>JULIO SOUSA</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>YB754713732BR</t>
+          <t>YB754733595BR</t>
         </is>
       </c>
       <c r="D939" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>172098</t>
+          <t>177251</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>ELIAS MARINHO</t>
+          <t>ALANA NUNES</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>YB754708750BR</t>
+          <t>YB754734879BR</t>
         </is>
       </c>
       <c r="D940" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>171978</t>
+          <t>174973</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>RUAN LIMA</t>
+          <t>INGRID ALMEIDA</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>YB754708159BR</t>
+          <t>YB754723315BR</t>
         </is>
       </c>
       <c r="D941" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>175629</t>
+          <t>171692</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>IRLEUDES LOIOLA</t>
+          <t>JULIANA RODRIGUES</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>YB754726634BR</t>
+          <t>YB754706714BR</t>
         </is>
       </c>
       <c r="D942" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>181240</t>
+          <t>177774</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>VALDEILSON ALMEIDA</t>
+          <t>MARCIO A G SILVA</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>YB865576624BR</t>
+          <t>YB754737535BR</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>177470</t>
+          <t>173841</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>JEISIANE RIBEIRO</t>
+          <t>RONEY SOUSA</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>YB754735976BR</t>
+          <t>YB754717589BR</t>
         </is>
       </c>
       <c r="D944" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>170216</t>
+          <t>173843</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>ALEXANDRE SILVA</t>
+          <t>CATARINA MOURA</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>YB754699355BR</t>
+          <t>YB754717592BR</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>175287</t>
+          <t>173699</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>KATRINE GUIMARES</t>
+          <t>HALEY PEREIRA</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>YB754724908BR</t>
+          <t>YB754716858BR</t>
         </is>
       </c>
       <c r="D946" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>175409</t>
+          <t>178368</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>JANETE ALVES</t>
+          <t>ANDRE MAGALHES</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>YB754725537BR</t>
+          <t>YB754740640BR</t>
         </is>
       </c>
       <c r="D947" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>176795</t>
+          <t>177738</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>BRENDA AREIA</t>
+          <t>MARCOS FERREIRA</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>YB754732515BR</t>
+          <t>YB754737345BR</t>
         </is>
       </c>
       <c r="D948" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>176223</t>
+          <t>176468</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>ANTONIO OLIVEIRA</t>
+          <t>DIE SANTOS</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>YB754729635BR</t>
+          <t>YB754730846BR</t>
         </is>
       </c>
       <c r="D949" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>176203</t>
+          <t>172473</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>JOSE MAGALHAES</t>
+          <t>VALDICLEIA MATOS</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>YB754729539BR</t>
+          <t>YB754710651BR</t>
         </is>
       </c>
       <c r="D950" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>176231</t>
+          <t>177993</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>BRUNO TEODOSIO</t>
+          <t>RENATA MONTEIRO</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>YB754729675BR</t>
+          <t>YB754738694BR</t>
         </is>
       </c>
       <c r="D951" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>175864</t>
+          <t>178065</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>JHONNATHAN ANDRADE</t>
+          <t>GABRIEL RAMIRES</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>YB754727847BR</t>
+          <t>YB754739054BR</t>
         </is>
       </c>
       <c r="D952" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>177145</t>
+          <t>173155</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>JOSUE C DE SOUZA</t>
+          <t>M NAYANE F PEREIRA</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>YB754734321BR</t>
+          <t>YB754714097BR</t>
         </is>
       </c>
       <c r="D953" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>174827</t>
+          <t>171414</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>MAIKON LOPES</t>
+          <t>HEBER SANTOS</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>YB754722561BR</t>
+          <t>YB754705325BR</t>
         </is>
       </c>
       <c r="D954" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>168030</t>
+          <t>172046</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>MANUEL A C SILVA</t>
+          <t>EUZEBIO RODRIGUES</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>YB754688335BR</t>
+          <t>YB754708499BR</t>
         </is>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>168495</t>
+          <t>177069</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>JACIANE SILVA</t>
+          <t>ANTONIO COSTA</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>YB754690696BR</t>
+          <t>YB754733927BR</t>
         </is>
       </c>
       <c r="D956" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>168266</t>
+          <t>177193</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>RUTI A ALFAIA</t>
+          <t>LETICIA PEREIRA</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>YB754689517BR</t>
+          <t>YB754734587BR</t>
         </is>
       </c>
       <c r="D957" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>167972</t>
+          <t>170350</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>KELCIANE BARROSO</t>
+          <t>LIBIA BENTES</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>YB754688043BR</t>
+          <t>YB754700022BR</t>
         </is>
       </c>
       <c r="D958" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>173701</t>
+          <t>173427</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>ADEMILSON BRITO</t>
+          <t>ALEXANDRE GOMES</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>YB754716861BR</t>
+          <t>YB754715472BR</t>
         </is>
       </c>
       <c r="D959" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>178692</t>
+          <t>176273</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>ALEXSANDRA LIMA</t>
+          <t>ELISEU NASCIMENTO</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>YB754742288BR</t>
+          <t>YB754729882BR</t>
         </is>
       </c>
       <c r="D960" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>175309</t>
+          <t>175537</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>WESLEY M G SILVA</t>
+          <t>LUCIANO P SANTOS</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
-          <t>YB754725015BR</t>
+          <t>YB754726183BR</t>
         </is>
       </c>
       <c r="D961" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>173505</t>
+          <t>177494</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>RITADECASSIAIGLESIAS</t>
+          <t>VICTTOR</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>YB754715866BR</t>
+          <t>YB754736101BR</t>
         </is>
       </c>
       <c r="D962" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>173893</t>
+          <t>169823</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>RYAN SARMENTO</t>
+          <t>CLEISA ROCHA</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>YB754717840BR</t>
+          <t>YB754697385BR</t>
         </is>
       </c>
       <c r="D963" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>177492</t>
+          <t>173805</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>MATHEUS MORRONE</t>
+          <t>JHENNEFFER SOUSA</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>YB754736092BR</t>
+          <t>YB754717408BR</t>
         </is>
       </c>
       <c r="D964" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>179015</t>
+          <t>173193</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>DENILZE SILVA</t>
+          <t>ANTONIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
-          <t>YB754743898BR</t>
+          <t>YB754714300BR</t>
         </is>
       </c>
       <c r="D965" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>174745</t>
+          <t>177277</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>GENESIO LIMA</t>
+          <t>EDSON SALINA</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
-          <t>YB754722147BR</t>
+          <t>YB754735018BR</t>
         </is>
       </c>
       <c r="D966" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>177768</t>
+          <t>169719</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>GUILHERME PONTES</t>
+          <t>GABRIEL MANCHINERI</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
-          <t>YB754737504BR</t>
+          <t>YB754696861BR</t>
         </is>
       </c>
       <c r="D967" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>173749</t>
+          <t>168785</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>VANDOMAR RODRIGUES</t>
+          <t>CARLOS OLIVARES</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
-          <t>YB754717102BR</t>
+          <t>YB754692153BR</t>
         </is>
       </c>
       <c r="D968" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>176582</t>
+          <t>176909</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>KARLINHA ALVEZ</t>
+          <t>JAQUELINE SILVA</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>YB754731444BR</t>
+          <t>YB754733096BR</t>
         </is>
       </c>
       <c r="D969" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>173677</t>
+          <t>169695</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>ADONIAS SOUZA</t>
+          <t>JEFFERSON NAO</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>YB754716742BR</t>
+          <t>YB754696742BR</t>
         </is>
       </c>
       <c r="D970" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>176616</t>
+          <t>169871</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>MARCOS FERNANDES</t>
+          <t>SOUZA</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>YB754731617BR</t>
+          <t>YB754697629BR</t>
         </is>
       </c>
       <c r="D971" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>178445</t>
+          <t>175493</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>CARLOS FILHO</t>
+          <t>BRENNO RODRIGUES</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>YB754741027BR</t>
+          <t>YB754725965BR</t>
         </is>
       </c>
       <c r="D972" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>179635</t>
+          <t>169256</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>LAERCIO JUNIOR</t>
+          <t>ADILSON TEIXEIRA</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>YB754747016BR</t>
+          <t>YB754694534BR</t>
         </is>
       </c>
       <c r="D973" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>177039</t>
+          <t>170054</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>IVANHA MARTINS</t>
+          <t>NILZA SANTOS PINTO</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>YB754733771BR</t>
+          <t>YB754698540BR</t>
         </is>
       </c>
       <c r="D974" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>172859</t>
+          <t>171763</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>JOABE ROSARIO</t>
+          <t>ELIANE SANTOS</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>YB754712635BR</t>
+          <t>YB754707082BR</t>
         </is>
       </c>
       <c r="D975" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>175505</t>
+          <t>175838</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>VALDELINA MOURAO</t>
+          <t>RONALDO SILVA</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
-          <t>YB754726020BR</t>
+          <t>YB754727714BR</t>
         </is>
       </c>
       <c r="D976" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>173941</t>
+          <t>169382</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>JOSE NUNES</t>
+          <t>CLARICE D LOURENCO</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>YB754718085BR</t>
+          <t>YB754695163BR</t>
         </is>
       </c>
       <c r="D977" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>178001</t>
+          <t>168822</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>LUCAS LIMA</t>
+          <t>MARIA SILVA</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>YB754738734BR</t>
+          <t>YB754692330BR</t>
         </is>
       </c>
       <c r="D978" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>177640</t>
+          <t>175970</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>EVELLEN LIMA</t>
+          <t>EDUARDO SANTOS</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>YB754736849BR</t>
+          <t>YB754728374BR</t>
         </is>
       </c>
       <c r="D979" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>176939</t>
+          <t>170570</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>CARLOS ALMEIDA</t>
+          <t>LINCOHN DIAS</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>YB754733241BR</t>
+          <t>YB754701120BR</t>
         </is>
       </c>
       <c r="D980" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>175377</t>
+          <t>176095</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>VANESSA RODRIGUES</t>
+          <t>CLEITON OSORIO</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>YB754725355BR</t>
+          <t>YB754728992BR</t>
         </is>
       </c>
       <c r="D981" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>174805</t>
+          <t>167862</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>JOICE SCRAMIN</t>
+          <t>FELIPE LIMA</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>YB754722456BR</t>
+          <t>YB754687493BR</t>
         </is>
       </c>
       <c r="D982" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>174841</t>
+          <t>175824</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>ROGERIO LIMA</t>
+          <t>KALYNE A C SILVA</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>YB754722632BR</t>
+          <t>YB754727643BR</t>
         </is>
       </c>
       <c r="D983" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>172891</t>
+          <t>168509</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>WANDERSON MACHADO</t>
+          <t>JOTTA FREIRE</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>YB754712799BR</t>
+          <t>YB754690767BR</t>
         </is>
       </c>
       <c r="D984" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>175595</t>
+          <t>174851</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>ANTONIO SOUZA</t>
+          <t>JESSICA BASTOS</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>YB754726461BR</t>
+          <t>YB754722694BR</t>
         </is>
       </c>
       <c r="D985" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>177472</t>
+          <t>172853</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>THAMILY LUCCA</t>
+          <t>JULIO BRAGA</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
-          <t>YB754735980BR</t>
+          <t>YB754712604BR</t>
         </is>
       </c>
       <c r="D986" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>173657</t>
+          <t>173047</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>MARCOS DANGER</t>
+          <t>JAVELINO G DE BORGES</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
-          <t>YB754716645BR</t>
+          <t>YB754713573BR</t>
         </is>
       </c>
       <c r="D987" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>176917</t>
+          <t>173515</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>PRISCILA SILVA</t>
+          <t>VALDIRENE GOMES</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
-          <t>YB754733136BR</t>
+          <t>YB754715910BR</t>
         </is>
       </c>
       <c r="D988" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>177851</t>
+          <t>168930</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>GILDO OLIVEIRA</t>
+          <t>FRANCISCO MARTINS</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
-          <t>YB754737932BR</t>
+          <t>YB754692873BR</t>
         </is>
       </c>
       <c r="D989" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>175269</t>
+          <t>168932</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>ARMINDO JUNIOR</t>
+          <t>LUZIMAR SILVA</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
-          <t>YB754724810BR</t>
+          <t>YB754692887BR</t>
         </is>
       </c>
       <c r="D990" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>172949</t>
+          <t>169230</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>ALEX SANTOS</t>
+          <t>SELEDIS S RIEDEL</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>YB754713088BR</t>
+          <t>YB754694401BR</t>
         </is>
       </c>
       <c r="D991" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>174234</t>
+          <t>174975</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>VIVIAN BRITO</t>
+          <t>ANTONIO CARLOS DE SS</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
-          <t>YB754719580BR</t>
+          <t>YB754723329BR</t>
         </is>
       </c>
       <c r="D992" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>170772</t>
+          <t>175025</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>MAISA LEITE</t>
+          <t>EDNANDO SILVA</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>YB754702139BR</t>
+          <t>YB754723575BR</t>
         </is>
       </c>
       <c r="D993" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>171952</t>
+          <t>169485</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>AURICELIO FERNANDES</t>
+          <t>SILVANO DUARTE</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>YB754708026BR</t>
+          <t>YB754695702BR</t>
         </is>
       </c>
       <c r="D994" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>174403</t>
+          <t>170188</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>LUCINEIDE SANTOS</t>
+          <t>FRANCISCO SOUSA</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
-          <t>YB754720438BR</t>
+          <t>YB754699219BR</t>
         </is>
       </c>
       <c r="D995" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>172805</t>
+          <t>175465</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>FRANCKMAR DIAS</t>
+          <t>SONOTIEL LIMA ROCHA</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
-          <t>YB754712365BR</t>
+          <t>YB754725829BR</t>
         </is>
       </c>
       <c r="D996" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>173473</t>
+          <t>168705</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>ALAN FIGUEIREDO</t>
+          <t>ALISSON MOURA</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
-          <t>YB754715702BR</t>
+          <t>YB754691759BR</t>
         </is>
       </c>
       <c r="D997" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>173225</t>
+          <t>174615</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>ERMELINDO COELHO</t>
+          <t>ANTONIO SANTOS</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>YB754714463BR</t>
+          <t>YB754721495BR</t>
         </is>
       </c>
       <c r="D998" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>174497</t>
+          <t>176247</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>JOAO F BARBOZA</t>
+          <t>LUIS RODRIGUES</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>YB754720906BR</t>
+          <t>YB754729750BR</t>
         </is>
       </c>
       <c r="D999" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>171646</t>
+          <t>171709</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>ALEXANDRE NASCIMENTO</t>
+          <t>RODRIGO OLIVEIRA SOU</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>YB754706484BR</t>
+          <t>YB754706793BR</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>177293</t>
+          <t>169835</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>DIVINO SILVA</t>
+          <t>PEDRO ABREU</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>YB754735097BR</t>
+          <t>YB754697442BR</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>175792</t>
+          <t>171165</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>JEOVA LOPES</t>
+          <t>CARLOS JUNIOR</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>YB754727475BR</t>
+          <t>YB754704086BR</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>170200</t>
+          <t>169547</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>ANA MOREIRA</t>
+          <t>MARILZA OLIVEIRA</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>YB754699275BR</t>
+          <t>YB754696019BR</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>175407</t>
+          <t>171079</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>GABRIEL VALERIO</t>
+          <t>FABIO ROTAVA</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>YB754725523BR</t>
+          <t>YB754703655BR</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>168294</t>
+          <t>167814</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>VITORIA CONCEICAO</t>
+          <t>ROSINETE FREITAS</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>YB754689653BR</t>
+          <t>YB754687255BR</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>168741</t>
+          <t>171918</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>JPMJ</t>
+          <t>FELIPE SAYMON</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>YB754691935BR</t>
+          <t>YB754707842BR</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>169010</t>
+          <t>168443</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>HELSON SOUZA</t>
+          <t>DAVI DOS ANJOS</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>YB754693295BR</t>
+          <t>YB754690427BR</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>171048</t>
+          <t>170378</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>KALITTA OLIVEIRA</t>
+          <t>RAFAEL JOAQUIM</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>YB754703505BR</t>
+          <t>YB754700169BR</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>173125</t>
+          <t>172599</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>MAICON OLIVEIRA</t>
+          <t>ANA M G S KARIPUNA</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>YB754713967BR</t>
+          <t>YB754711303BR</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>175341</t>
+          <t>170630</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>JHON SILVA</t>
+          <t>WESLEY MOREIRA</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>YB754725174BR</t>
+          <t>YB754701425BR</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>174397</t>
+          <t>171004</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>JULIANA MELO</t>
+          <t>ANTONIO NASCIMENTO</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>YB754720407BR</t>
+          <t>YB754703284BR</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>173411</t>
+          <t>171211</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>RONALDO GONZAGA</t>
+          <t>JEAN OLIVEIRA</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>YB754715398BR</t>
+          <t>YB754704316BR</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>175920</t>
+          <t>168312</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>DIOGO VIEIRA</t>
+          <t>FERNANDO SANTOS</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>YB754728122BR</t>
+          <t>YB754689755BR</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>176326</t>
+          <t>175986</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>DANUBIO ARAUJO</t>
+          <t>ANA SILVA</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>YB754730143BR</t>
+          <t>YB754728459BR</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>172529</t>
+          <t>170426</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>VALMIR SILVA</t>
+          <t>MARINALVA SOUZA</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>YB754710957BR</t>
+          <t>YB754700402BR</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>173867</t>
+          <t>172771</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>IASMIN MODOLON</t>
+          <t>ERIVALDO ROCHA</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>YB754717717BR</t>
+          <t>YB754712198BR</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>174365</t>
+          <t>174675</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>ANA CHAVEIRO</t>
+          <t>IGOR MELLO</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>YB754720234BR</t>
+          <t>YB754721795BR</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>175749</t>
+          <t>176279</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>ADAILTON AGUIAR</t>
+          <t>MARIA SOUZA</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>YB754727250BR</t>
+          <t>YB754729919BR</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>177123</t>
+          <t>171735</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>FRANCISCA SILVA</t>
+          <t>FERNANDA PERALTA</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>YB754734216BR</t>
+          <t>YB754706949BR</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr">
         <is>
-          <t>RECUSADO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>175753</t>
+          <t>176428</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>KARINA VIEIRA SANTOS</t>
+          <t>CAROLINI FONSECA</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>YB754727277BR</t>
+          <t>YB754730642BR</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>176060</t>
+          <t>177177</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>RICELLY MALCHER</t>
+          <t>MARIA CAROLLINE</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>YB754728825BR</t>
+          <t>YB754734508BR</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>171832</t>
+          <t>176526</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>VALERIANO D DE JESUS</t>
+          <t>LEONARDO REIS</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>YB754707428BR</t>
+          <t>YB754731149BR</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>175285</t>
+          <t>169096</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>KARINE PAWILOSKI</t>
+          <t>MADSON SOUSA</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>YB754724899BR</t>
+          <t>YB754693732BR</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>174951</t>
+          <t>170774</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>MARIA FRANCELINA</t>
+          <t>ECIANE PEREIRA</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>YB754723200BR</t>
+          <t>YB754702142BR</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>172687</t>
+          <t>171502</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>DANILMA SANTOS</t>
+          <t>JOCICLEIA SANTOS</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>YB754711762BR</t>
+          <t>YB754705767BR</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>171083</t>
+          <t>172655</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>DE LA DOL</t>
+          <t>GEFSON MOREIRA</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>YB754703678BR</t>
+          <t>YB754711609BR</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>173519</t>
+          <t>175771</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>EDSON MORAIS</t>
+          <t>JESSICA SOUZA</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>YB754715937BR</t>
+          <t>YB754727379BR</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>172475</t>
+          <t>176050</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>SIMONE OLIVEIRA</t>
+          <t>WELITON SILVA</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>YB754710665BR</t>
+          <t>YB754728771BR</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>172789</t>
+          <t>168513</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>FABIANO BARBOSA</t>
+          <t>GLORIA TAVARES</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>YB754712286BR</t>
+          <t>YB754690784BR</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>174319</t>
+          <t>170828</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>EDERSON OSSUCCI</t>
+          <t>RAIRIS FEITOZA</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>YB754720000BR</t>
+          <t>YB754702417BR</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>176454</t>
+          <t>168054</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>EDSON SANTOS</t>
+          <t>JOSE GUIMARAES</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>YB754730775BR</t>
+          <t>YB754688454BR</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>176026</t>
+          <t>172751</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>GERSON BOLDORI</t>
+          <t>PAULINO ALMEIDA</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>YB754728652BR</t>
+          <t>YB754712096BR</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>174753</t>
+          <t>175149</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>JOAO ALVES</t>
+          <t>VANUSA BRANDAO</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>YB754722181BR</t>
+          <t>YB754724205BR</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>169885</t>
+          <t>173337</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>ERMISSON SILVA</t>
+          <t>VITORIA MILENA</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
-          <t>YB754697694BR</t>
+          <t>YB754715027BR</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>173851</t>
+          <t>173731</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>MARIA GARCIA</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
-          <t>YB754717632BR</t>
+          <t>YB754717014BR</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>173051</t>
+          <t>169809</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>DORISVAL RODRIGUES</t>
+          <t>JOSE ANDRE GONCALVES</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>YB754713595BR</t>
+          <t>YB754697310BR</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>176887</t>
+          <t>168571</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>MARCIO SANTOS</t>
+          <t>ANTONIA CARVALHO</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>YB754732983BR</t>
+          <t>YB754691073BR</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>176382</t>
+          <t>168958</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>PAULO SOUZA</t>
+          <t>LEIDIANE SILVA</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>YB754730421BR</t>
+          <t>YB754693012BR</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>173617</t>
+          <t>171888</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>SIMONE QUEIROZ</t>
+          <t>CONCEICAO SILVA</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>YB754716420BR</t>
+          <t>YB754707697BR</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>177628</t>
+          <t>171982</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>MADSON SA</t>
+          <t>ERIKA ARAUJO</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>YB754736781BR</t>
+          <t>YB754708176BR</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>176588</t>
+          <t>170708</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>CAMILA NASCIMENTO</t>
+          <t>TATIANE FERREIRA</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>YB754731475BR</t>
+          <t>YB754701819BR</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>174279</t>
+          <t>171044</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>JHONATAN COSTA</t>
+          <t>FRANCISCO ALENCAR</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>YB754719806BR</t>
+          <t>YB754703488BR</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>177005</t>
+          <t>171858</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>JULIO SOUSA</t>
+          <t>LUCAS IMPERADOR</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>YB754733595BR</t>
+          <t>YB754707555BR</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>177251</t>
+          <t>171089</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>ALANA NUNES</t>
+          <t>MARIA LUCILEIDE</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>YB754734879BR</t>
+          <t>YB754703704BR</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>174973</t>
+          <t>170732</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>INGRID ALMEIDA</t>
+          <t>FRANCISCO SOUZA</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>YB754723315BR</t>
+          <t>YB754701938BR</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>173021</t>
+          <t>171038</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>ILMACELYS PAIVA</t>
+          <t>NAZARENO OLIVEIRA</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>YB754713445BR</t>
+          <t>YB754703457BR</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>171692</t>
+          <t>170738</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>JULIANA RODRIGUES</t>
+          <t>LENITA SILVA</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>YB754706714BR</t>
+          <t>YB754701969BR</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>174509</t>
+          <t>171630</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>FRANCISCO SILVA</t>
+          <t>RAFFAH MAX</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>YB754720968BR</t>
+          <t>YB754706405BR</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>177774</t>
+          <t>171970</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>MARCIO A G SILVA</t>
+          <t>LUCIANE COSTA</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>YB754737535BR</t>
+          <t>YB754708114BR</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>171814</t>
+          <t>171510</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>ADRIANA PEDROSO</t>
+          <t>JULIMAR SILVA</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>YB754707330BR</t>
+          <t>YB754705807BR</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>173733</t>
+          <t>170798</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>DEBORA FERREIRA</t>
+          <t>HELIO FERNANDES</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>YB754717028BR</t>
+          <t>YB754702261BR</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>173841</t>
+          <t>170756</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>RONEY SOUSA</t>
+          <t>VALBER SILVA</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>YB754717589BR</t>
+          <t>YB754702054BR</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>173843</t>
+          <t>170778</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>CATARINA MOURA</t>
+          <t>GEOVANE AMORIM</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>YB754717592BR</t>
+          <t>YB754702160BR</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>173699</t>
+          <t>169662</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>HALEY PEREIRA</t>
+          <t>NEIDE LCIA ALVES</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>YB754716858BR</t>
+          <t>YB754696583BR</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>178368</t>
+          <t>171741</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>ANDRE MAGALHES</t>
+          <t>COSME NUNES</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>YB754740640BR</t>
+          <t>YB754706970BR</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>177269</t>
+          <t>170654</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>PATRICIA SILVA</t>
+          <t>KRISTHIAN REDIN</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>YB754734975BR</t>
+          <t>YB754701544BR</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>171105</t>
+          <t>173265</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>JAYACKSON AMORIM</t>
+          <t>VALDINEI SILVA</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>YB754703783BR</t>
+          <t>YB754714667BR</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>177738</t>
+          <t>171163</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>MARCOS FERREIRA</t>
+          <t>GABRIEL MATTOS</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>YB754737345BR</t>
+          <t>YB754704072BR</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>176468</t>
+          <t>169124</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>DIE SANTOS</t>
+          <t>AYRTON CARVALHO</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>YB754730846BR</t>
+          <t>YB754693879BR</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>172473</t>
+          <t>171514</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>VALDICLEIA MATOS</t>
+          <t>ROSA NASCIMENTO</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>YB754710651BR</t>
+          <t>YB754705824BR</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>177993</t>
+          <t>169507</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>RENATA MONTEIRO</t>
+          <t>LUCIANO DE JESUS A C</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>YB754738694BR</t>
+          <t>YB754695818BR</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>176606</t>
+          <t>168395</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>PEDRO BARROS</t>
+          <t>ADRIELE FREITAS</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>YB754731563BR</t>
+          <t>YB754690183BR</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>174220</t>
+          <t>171201</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>ELIANA TINTINO</t>
+          <t>ANTONIO M OLIVEIRA</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>YB754719514BR</t>
+          <t>YB754704262BR</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>175241</t>
+          <t>170530</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>ALIDIELE DA SILVA</t>
+          <t>ANTONIO SANTANA</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>YB754724678BR</t>
+          <t>YB754700929BR</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>178165</t>
+          <t>170998</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>LEONARDO MARTINS</t>
+          <t>CLAUDIANE G ALVES</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>YB754739575BR</t>
+          <t>YB754703253BR</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>178065</t>
+          <t>172116</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>GABRIEL RAMIRES</t>
+          <t>MARCOS RAMOS</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>YB754739054BR</t>
+          <t>YB754708848BR</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>173155</t>
+          <t>171349</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>M NAYANE F PEREIRA</t>
+          <t>GRACIANE MACHADO</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>YB754714097BR</t>
+          <t>YB754705002BR</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>173721</t>
+          <t>172064</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>LEIDIENE ALVES</t>
+          <t>ANDREA SILVA</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>YB754716963BR</t>
+          <t>YB754708587BR</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>174053</t>
+          <t>170468</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>ALEXANDER MAGALHAES</t>
+          <t>DANIELA PEREIRA</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>YB754718655BR</t>
+          <t>YB754700610BR</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>171414</t>
+          <t>170944</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>HEBER SANTOS</t>
+          <t>SOLANGE I RAMOS</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>YB754705325BR</t>
+          <t>YB754702995BR</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>172046</t>
+          <t>172062</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>EUZEBIO RODRIGUES</t>
+          <t>DANIEL REIS</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
-          <t>YB754708499BR</t>
+          <t>YB754708573BR</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>172306</t>
+          <t>175219</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>GABRIEL RODRIGUES</t>
+          <t>DAIANE ALVES</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>YB754709790BR</t>
+          <t>YB754724562BR</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>177069</t>
+          <t>168425</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>ANTONIO COSTA</t>
+          <t>ROSIANE CARDOSO</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
-          <t>YB754733927BR</t>
+          <t>YB754690339BR</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>177193</t>
+          <t>170384</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>LETICIA PEREIRA</t>
+          <t>ROZIMERE GOMES</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
-          <t>YB754734587BR</t>
+          <t>YB754700190BR</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>170350</t>
+          <t>171828</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>LIBIA BENTES</t>
+          <t>SOL C SOUSA</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>YB754700022BR</t>
+          <t>YB754707405BR</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>174837</t>
+          <t>170554</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>FERNANDO MIRANDA</t>
+          <t>ADEMILSON SOUZA</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
-          <t>YB754722615BR</t>
+          <t>YB754701045BR</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>173427</t>
+          <t>170218</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>ALEXANDRE GOMES</t>
+          <t>ELIEZER SILVA</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
-          <t>YB754715472BR</t>
+          <t>YB754699369BR</t>
         </is>
       </c>
       <c r="D1077" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>176273</t>
+          <t>168856</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>ELISEU NASCIMENTO</t>
+          <t>JOSE FAGUNDES</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
-          <t>YB754729882BR</t>
+          <t>YB754692502BR</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>178007</t>
+          <t>169680</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>ITAMAR KOCH</t>
+          <t>ADILSON PRESTES</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
-          <t>YB754738765BR</t>
+          <t>YB754696671BR</t>
         </is>
       </c>
       <c r="D1079" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>175537</t>
+          <t>168489</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>LUCIANO P SANTOS</t>
+          <t>ISRAEL S LINO</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
-          <t>YB754726183BR</t>
+          <t>YB754690651BR</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>177494</t>
+          <t>171373</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>VICTTOR</t>
+          <t>OZIEL MATIAS</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
-          <t>YB754736101BR</t>
+          <t>YB754705121BR</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>171129</t>
+          <t>171050</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>JEICIANE MANCHINERI</t>
+          <t>MARIA BRAZ</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
-          <t>YB754703908BR</t>
+          <t>YB754703514BR</t>
         </is>
       </c>
       <c r="D1082" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>169823</t>
+          <t>167984</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>CLEISA ROCHA</t>
+          <t>ADAILVA RODRIGUES</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
-          <t>YB754697385BR</t>
+          <t>YB754688105BR</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>173805</t>
+          <t>170334</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>JHENNEFFER SOUSA</t>
+          <t>VANDA SILVA</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
-          <t>YB754717408BR</t>
+          <t>YB754699942BR</t>
         </is>
       </c>
       <c r="D1084" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>173193</t>
+          <t>170594</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>ANTONIO OLIVEIRA</t>
+          <t>ANA GUIA</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
-          <t>YB754714300BR</t>
+          <t>YB754701249BR</t>
         </is>
       </c>
       <c r="D1085" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>177277</t>
+          <t>170938</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>EDSON SALINA</t>
+          <t>GERCLENIA SAMPAIO</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr">
         <is>
-          <t>YB754735018BR</t>
+          <t>YB754702964BR</t>
         </is>
       </c>
       <c r="D1086" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>169719</t>
+          <t>169789</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>GABRIEL MANCHINERI</t>
+          <t>DEBORA DAGOSTIN</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
-          <t>YB754696861BR</t>
+          <t>YB754697218BR</t>
         </is>
       </c>
       <c r="D1087" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>172865</t>
+          <t>170894</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>SOLANGE DUARTE</t>
+          <t>ROMINIQUE SILVA</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
-          <t>YB754712666BR</t>
+          <t>YB754702743BR</t>
         </is>
       </c>
       <c r="D1088" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>168785</t>
+          <t>169905</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>CARLOS OLIVARES</t>
+          <t>KELISMARA PEREIRA</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
-          <t>YB754692153BR</t>
+          <t>YB754697796BR</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>176909</t>
+          <t>172937</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>JAQUELINE SILVA</t>
+          <t>THAIS SANTANA</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr">
         <is>
-          <t>YB754733096BR</t>
+          <t>YB754713026BR</t>
         </is>
       </c>
       <c r="D1090" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>169695</t>
+          <t>171111</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>JEFFERSON NAO</t>
+          <t>FRANCISCO SILVA</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
-          <t>YB754696742BR</t>
+          <t>YB754703810BR</t>
         </is>
       </c>
       <c r="D1091" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>170610</t>
+          <t>168814</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>MARIA ALENCAR</t>
+          <t>MARIA ROSA</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
-          <t>YB754701323BR</t>
+          <t>YB754692290BR</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>169871</t>
+          <t>169463</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>SOUZA</t>
+          <t>CARLOS SANTOS</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>YB754697629BR</t>
+          <t>YB754695574BR</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr">
-        <is>
-[...4288 lines deleted...]
-      <c r="D1288" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>