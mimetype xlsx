--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -65,24053 +65,29788 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ID Conta</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome Cliente</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>AR Original</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Motivo</t>
         </is>
       </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Dias em aberto</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>13082462</t>
+          <t>12209</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>ANA KELLE</t>
+          <t>NATA KALEBE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865616093BR</t>
+          <t>YU109542307BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>13940855</t>
+          <t>15688565</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>SIDNEY SILVA</t>
+          <t>MARLI SILVA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YB865623196BR</t>
+          <t>YU109541805BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>13578615</t>
+          <t>15582960</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>GABRIEL SILVA</t>
+          <t>JOSE SILVA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YB865621218BR</t>
+          <t>YU109540819BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>13710537</t>
+          <t>15582952</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>DANIEL SILVA</t>
+          <t>JANAINA CIPRIANO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YB865621368BR</t>
+          <t>YU109540779BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>13154585</t>
+          <t>15515045</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ANTONIO OLIVEIRA</t>
+          <t>PAMELA SILVA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YB865616725BR</t>
+          <t>YU109540703BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>13531516</t>
+          <t>15480930</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>PAULO LIMA</t>
+          <t>ITALO SILVA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YB865620889BR</t>
+          <t>YU109539957BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>13710639</t>
+          <t>15429530</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>GABRIEL CHAVES</t>
+          <t>TAILANE DELGADO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YB865621500BR</t>
+          <t>YU109539705BR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>12923735</t>
+          <t>15429458</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>SELMA ANJOS</t>
+          <t>AMARILDO SILVA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>YB865613579BR</t>
+          <t>YU109539339BR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>13904580</t>
+          <t>15429430</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>MARCELO M SANTOS</t>
+          <t>GABRIELLY SOUZA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>YB865623063BR</t>
+          <t>YU109539197BR</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>12877621</t>
+          <t>15429444</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>WEULES GUILHERME</t>
+          <t>ARRISON OLIVEIRA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>YB865612817BR</t>
+          <t>YU109539268BR</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>13904505</t>
+          <t>15376680</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>JESUILSON CAMPOS</t>
+          <t>JOHN SILVA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>YB865622859BR</t>
+          <t>YU109538863BR</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>12877790</t>
+          <t>15376696</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>MARIKAWA JURUNA</t>
+          <t>ANTONIO NETO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>YB865613463BR</t>
+          <t>YU109538948BR</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>13036589</t>
+          <t>15334364</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>DION LIMA</t>
+          <t>MURILO GOMES</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>YB865615518BR</t>
+          <t>YU109538599BR</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>12877689</t>
+          <t>15334340</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>JORDAN HOLANDA</t>
+          <t>ANGELO DELFINO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>YB865613168BR</t>
+          <t>YU109538470BR</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>13820515</t>
+          <t>15289139</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>KRISTAL JF</t>
+          <t>PABLO PEREIRA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>YB865622275BR</t>
+          <t>YU109538245BR</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>12877631</t>
+          <t>15289104</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>TAMIRIS SAMPAIO</t>
+          <t>MILA SAMPAIO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>YB865612865BR</t>
+          <t>YU109538143BR</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>5037</t>
+          <t>15289087</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>ROSINEIDE OLIVEIRA</t>
+          <t>JOSE MACHADO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>YB865621102BR</t>
+          <t>YU109538069BR</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>12797872</t>
+          <t>15289108</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>CARLOS DANIEL</t>
+          <t>CAROLINE SANTOS</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>YB865612295BR</t>
+          <t>YU109538174BR</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>13710559</t>
+          <t>15261996</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ELAINE CORTEZ</t>
+          <t>VANGLESA RAMOS</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>YB865621487BR</t>
+          <t>YU109537939BR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>13186300</t>
+          <t>15261976</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>TEODORICO SOUSA</t>
+          <t>ONIZIA MELO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>YB865617607BR</t>
+          <t>YU109537823BR</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>13186348</t>
+          <t>15261994</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>IVAM FIGUEIRA</t>
+          <t>JESUS NASCIMENTO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>YB865617862BR</t>
+          <t>YU109537925BR</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>13186290</t>
+          <t>15261984</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>JAMSON FERREIRA</t>
+          <t>BRUNNO V OLIVEIRA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>YB865617553BR</t>
+          <t>YU109537871BR</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>13340438</t>
+          <t>15228124</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>ELIANE BERNAL</t>
+          <t>ALEXANDRE RODRIGUES</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>YB865619086BR</t>
+          <t>YU109537704BR</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>13154616</t>
+          <t>15185391</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>GABRIELA DALL ONDER</t>
+          <t>RODRIGO FALCAO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>YB865616898BR</t>
+          <t>YU109537094BR</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>12396116</t>
+          <t>15140214</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>REGINA SANTOS</t>
+          <t>NAIRA C DA S PEREIRA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>YB865607940BR</t>
+          <t>YU109536553BR</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>12006848</t>
+          <t>15140240</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>JEFETH SOUSA</t>
+          <t>FABIO SILVA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>YB865602721BR</t>
+          <t>YU109536726BR</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>13311124</t>
+          <t>14292534</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>ELIZETE LOPES</t>
+          <t>EVELYN VITORIA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>YB865619041BR</t>
+          <t>YU109536655BR</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>13154575</t>
+          <t>15036178</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>RODRIGO QUEIROZ</t>
+          <t>MARIA SILVA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>YB865616677BR</t>
+          <t>YU109535310BR</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>12798028</t>
+          <t>14042525</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>STEFHANE RODRIGUES</t>
+          <t>MARIA EDUARDA PRIMAO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>YB865612560BR</t>
+          <t>YU109534668BR</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>12797828</t>
+          <t>15036148</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>OCINEI FURTADO</t>
+          <t>MARCOS MAGALHAES</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>YB865612074BR</t>
+          <t>YU109535164BR</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>13036486</t>
+          <t>14042283</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>TEC NYCOLAS</t>
+          <t>BRUNA PRECIOSA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>YB865614985BR</t>
+          <t>YU109534889BR</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>13940881</t>
+          <t>14042273</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>WIGNO SILVA</t>
+          <t>BENEDITO SILVA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>YB865623324BR</t>
+          <t>YU109534932BR</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>12470621</t>
+          <t>14990169</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>PAULO PEREIRA</t>
+          <t>VOLMIR FERREIRA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>YB865609194BR</t>
+          <t>YU109533870BR</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>13820483</t>
+          <t>14161333</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>FELIPE FERREIRA</t>
+          <t>ROSANGELA SOUSA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>YB865622111BR</t>
+          <t>YU109533999BR</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>12995384</t>
+          <t>14185206</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>DANILO OLIVEIRA</t>
+          <t>PAULO HENRIQUE BRAGA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>YB865614336BR</t>
+          <t>YU109533472BR</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>12995495</t>
+          <t>14161353</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>LUIZ JUNIOR</t>
+          <t>JOSE MONTEIRO</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>YB865614628BR</t>
+          <t>YU109533733BR</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>8417</t>
+          <t>14990205</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>RAFAEL BARBOSA</t>
+          <t>JONAS EVANGELISTA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>YB865620124BR</t>
+          <t>YU109534504BR</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>12624246</t>
+          <t>14185289</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>ELIANA B FERREIRA</t>
+          <t>JAIRO FONSECA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>YB865609821BR</t>
+          <t>YU109533251BR</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>12877687</t>
+          <t>14124934</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>ADRIANE SILVA</t>
+          <t>IRIS LIMA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>YB865613154BR</t>
+          <t>YU109534328BR</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>12877693</t>
+          <t>14161409</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>YUDE SILVA</t>
+          <t>CARLOS RODRIGUES</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>YB865613185BR</t>
+          <t>YU109533645BR</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>13082556</t>
+          <t>14990191</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>FERNANDO DUTRA</t>
+          <t>ANTONIO CAVALCANTE</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>YB865616181BR</t>
+          <t>YU109534107BR</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>13820461</t>
+          <t>14125047</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>JUVENIL SANTOS</t>
+          <t>ALAN MARINHO</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>YB865622006BR</t>
+          <t>YU109534209BR</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>13820487</t>
+          <t>14161347</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>RAFAEL SILVA</t>
+          <t>ADEMIR BRUGNEROTTO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>YB865622139BR</t>
+          <t>YU109533781BR</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>12682507</t>
+          <t>14990117</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>ABNOR PAZ</t>
+          <t>ROBERTO SILVA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>YB865610215BR</t>
+          <t>YU109533044BR</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>12995369</t>
+          <t>14990133</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>JULIANA LIMA</t>
+          <t>CARLA SILVA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>YB865614265BR</t>
+          <t>YU109533129BR</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>7540357</t>
+          <t>14990107</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>ISAAC MACHADO</t>
+          <t>ALINE ABREU</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>YB865588300BR</t>
+          <t>YU109532993BR</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>11722795</t>
+          <t>14333768</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>ANDERSON L FERREIRA</t>
+          <t>SINOELIA BARRETO</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>YB865599948BR</t>
+          <t>YU109531975BR</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>13036458</t>
+          <t>14227759</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>HAILTON SOUSA</t>
+          <t>ROSELI SOUZA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>YB865614835BR</t>
+          <t>YU109531919BR</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>12769291</t>
+          <t>14227749</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>RAMILY SILVA</t>
+          <t>RONALDO TORRES</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>YB865611621BR</t>
+          <t>YU109531967BR</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>12682487</t>
+          <t>14292532</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>LUCIVANIA MENDONCA</t>
+          <t>ROMARIO SILVA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>YB865610113BR</t>
+          <t>YU109532565BR</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>13441441</t>
+          <t>14228146</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>NASCIMENTO</t>
+          <t>RENILDO SILVA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>YB865619917BR</t>
+          <t>YU109531905BR</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>12733387</t>
+          <t>14956298</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>OZIEL SANTOS</t>
+          <t>MAURICIO SANTOS</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>YB865610802BR</t>
+          <t>YU109532843BR</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>13082460</t>
+          <t>14185297</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>THAIS VIEIRA</t>
+          <t>MARIA CAMPOZANO</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>YB865616076BR</t>
+          <t>YU109532494BR</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>12150312</t>
+          <t>14227680</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>GINOVEVA LANZARIM</t>
+          <t>JANETE LIMA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>YB865606198BR</t>
+          <t>YU109532256BR</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>12624216</t>
+          <t>14292457</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>JOSE SANTOS</t>
+          <t>FRANCIELE TEODORIO</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>YB865609676BR</t>
+          <t>YU109532826BR</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>13441591</t>
+          <t>14253904</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>JOELSON CIRIACO</t>
+          <t>FERNANDO MARINHO</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>YB865620481BR</t>
+          <t>YU109531159BR</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>4387</t>
+          <t>14253969</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>ANDERSON CARLOS</t>
+          <t>EDERSON M PAIXAO</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>YB865584183BR</t>
+          <t>YU109530975BR</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>13820579</t>
+          <t>14253878</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>PAULO ARAUJO</t>
+          <t>BENEDITA COSTA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>YB865622536BR</t>
+          <t>YU109531318BR</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>13369941</t>
+          <t>14866334</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>KEDNA SILVA</t>
+          <t>OLIVIA GABRIELA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>YB865619418BR</t>
+          <t>YU109530405BR</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>13311036</t>
+          <t>14866320</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>DAVI SOUZA</t>
+          <t>ILAINE NOBERTO</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>YB865618721BR</t>
+          <t>YU109530330BR</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>13710551</t>
+          <t>14866326</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>DIONE BARROS</t>
+          <t>DORA VARGAS</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>YB865621439BR</t>
+          <t>YU109530365BR</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>13036557</t>
+          <t>14810741</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>JANAINA OLIVEIRA</t>
+          <t>REINALDO RIGUETTE</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>YB865615359BR</t>
+          <t>YU109530167BR</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>12877685</t>
+          <t>14684025</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>ANDRE MEDRADO DE ALM</t>
+          <t>MARINEZ MONTEIRO</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>YB865613145BR</t>
+          <t>YU109529756BR</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>11968104</t>
+          <t>7943</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>MESSIAS FILHO</t>
+          <t>ANDREIA SABRINA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>YB865602032BR</t>
+          <t>YU109529671BR</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>13186278</t>
+          <t>14657277</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>JEFSON FERREIRA</t>
+          <t>RAMYS JUNIOR</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>YB865617496BR</t>
+          <t>YU109529212BR</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>12073444</t>
+          <t>14657249</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>ELIZANGELA SATTLER</t>
+          <t>JESSICA LIMA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>YB865604268BR</t>
+          <t>YU109529075BR</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>12624178</t>
+          <t>14657263</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>NATANAEL MODESTO</t>
+          <t>DIOGO ALMEIDA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>YB865609486BR</t>
+          <t>YU109529141BR</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>13820567</t>
+          <t>14617452</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>MAIKE CONCEICAO</t>
+          <t>MATEUS FARIAS</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>YB865622465BR</t>
+          <t>YU109528999BR</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>13340440</t>
+          <t>14545728</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>LUCAS LOUREIRO</t>
+          <t>ROSIANE FEITOSA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>YB865619090BR</t>
+          <t>YU109527667BR</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>12359857</t>
+          <t>14545793</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>EDUARDO SANTOS</t>
+          <t>JEOVANA SILVA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>YB865607613BR</t>
+          <t>YU109527857BR</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>12995426</t>
+          <t>14545732</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>JOAO BATISTA</t>
+          <t>ALEXANDRE CASTRO</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>YB865614557BR</t>
+          <t>YU109527684BR</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>13186284</t>
+          <t>14505804</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>WENDER</t>
+          <t>GESSICA BATISTA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>YB865617522BR</t>
+          <t>YU109527208BR</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>12877778</t>
+          <t>14505788</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>MARIA BENIZE</t>
+          <t>FRED SOUZA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>YB865613401BR</t>
+          <t>YU109527123BR</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>12995353</t>
+          <t>14505820</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>THAILANE NASCIMENTO</t>
+          <t>ALEXANDRE BASTOS</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>YB865614177BR</t>
+          <t>YU109527287BR</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>12246353</t>
+          <t>14425159</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>KEREM LIRA</t>
+          <t>RAYLTON LUZ</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>YB865606405BR</t>
+          <t>YU109526658BR</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>12877629</t>
+          <t>14425368</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>ANTONIO MACHADO</t>
+          <t>JULIANO PAULA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>YB865612851BR</t>
+          <t>YU109526905BR</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>12995374</t>
+          <t>14425370</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>JOSE SANTOS</t>
+          <t>JAINE BRITO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>YB865614282BR</t>
+          <t>YU109526919BR</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>13036454</t>
+          <t>14425175</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>JOAO VICTOR</t>
+          <t>FLAVIA T M BARRETO</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>YB865614818BR</t>
+          <t>YU109526763BR</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>179853</t>
+          <t>14425089</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>ALEXANDRO SOARES</t>
+          <t>ROSIVAL LOPES</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>YB754748113BR</t>
+          <t>YU109526304BR</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>12470332</t>
+          <t>14425083</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>ANTONIA FERREIRA</t>
+          <t>QUESIA AMORIM</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>YB865608715BR</t>
+          <t>YU109526278BR</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>12733338</t>
+          <t>14425097</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>ELVISMAR SILVA DIAS</t>
+          <t>LUCAS GUIMARAES</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>YB865610555BR</t>
+          <t>YU109526349BR</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>181470</t>
+          <t>14425003</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>ROBSON PEREIRA</t>
+          <t>FERNANDO JC REZENDE</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>YB865577797BR</t>
+          <t>YU109525860BR</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>12733378</t>
+          <t>14425015</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>ALICE OLIVEIRA</t>
+          <t>DIENNE MOREIRA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>YB865610762BR</t>
+          <t>YU109525927BR</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>12669</t>
+          <t>14379677</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>JOHNATAN R I DA SILV</t>
+          <t>PAULA MENDES</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>YB754749604BR</t>
+          <t>YU109525697BR</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>12797728</t>
+          <t>14379667</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>LEIVI DAMAZIO</t>
+          <t>N VITTORIA ARAUJO A</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>YB865611860BR</t>
+          <t>YU109525649BR</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>12246349</t>
+          <t>14379629</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>MARIA VANUZA</t>
+          <t>GABRIELA SANTOS</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>YB865606388BR</t>
+          <t>YU109525431BR</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>12733403</t>
+          <t>14379633</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>ANTONIA ALMEIDA</t>
+          <t>DOMINGOS E SOUSA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>YB865610881BR</t>
+          <t>YU109525459BR</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>13710643</t>
+          <t>14333928</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>THAINARA BORGES</t>
+          <t>ADELAR WEBLER</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>YB865621527BR</t>
+          <t>YU109525215BR</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>12995400</t>
+          <t>13904535</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>JOAO BENTO</t>
+          <t>JOAO SILVA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>YB865614424BR</t>
+          <t>YB865623001BR</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>12150146</t>
+          <t>13820521</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>BUTHEGLO MAGALHAES</t>
+          <t>LAIS LIMA RANGEL</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>YB865605325BR</t>
+          <t>YB865622301BR</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>12624236</t>
+          <t>13820503</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>NATTIELY PEREIRA</t>
+          <t>IRLENE NASCIMENTO</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>YB865609778BR</t>
+          <t>YB865622213BR</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>12470352</t>
+          <t>13766288</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>JOSIELY MONTEIRO</t>
+          <t>MATEUS SOARES</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>YB865608812BR</t>
+          <t>YB865621875BR</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>12733358</t>
+          <t>13311054</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>MARCOS SANTOS</t>
+          <t>EVANILDO SOUSA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>YB865610665BR</t>
+          <t>YB865618810BR</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>12150120</t>
+          <t>13256188</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>RAY SANTOS</t>
+          <t>MARIA NASCIMENTO</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>YB865605192BR</t>
+          <t>YB865618253BR</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>12246403</t>
+          <t>13186511</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>FRANCISCO LIRA</t>
+          <t>RAYOL</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>YB865606652BR</t>
+          <t>YB865618148BR</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>11380676</t>
+          <t>13186214</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>JHIEFFESSON ANJOS</t>
+          <t>RAYLANY BARBOSA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>YB865597831BR</t>
+          <t>YB865617173BR</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>12733389</t>
+          <t>12769223</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>THAINARA VILELA</t>
+          <t>JOSE F ALVES JUNIOR</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>YB865610816BR</t>
+          <t>YB865611286BR</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>12290719</t>
+          <t>11854278</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>JOO VICTOR ANCHIETA</t>
+          <t>GLEDSON MOURAO</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>YB865607026BR</t>
+          <t>YB865601139BR</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>12073464</t>
+          <t>3885</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>SAMARI OLIVEIRA</t>
+          <t>FERNANDA INOCNCIO</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>YB865604373BR</t>
+          <t>YB734533263BR</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>1 dia</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>12624184</t>
+          <t>15688565</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>LINDA OLIVEIRA</t>
+          <t>MARLI SILVA</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>YB865609512BR</t>
+          <t>YU109541805BR</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>12624164</t>
+          <t>15582998</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>ADRIA DIAS</t>
+          <t>CASSIO CIPRIANO</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>YB865609415BR</t>
+          <t>YU109541006BR</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>12359811</t>
+          <t>15582952</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>DANIELA OLIVEIRA</t>
+          <t>JANAINA CIPRIANO</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>YB865607383BR</t>
+          <t>YU109540779BR</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>12733417</t>
+          <t>15480918</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>LILIA LIMA</t>
+          <t>WELLINGTON VANINI</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>YB865610952BR</t>
+          <t>YU109539890BR</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>12290745</t>
+          <t>15429414</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>LETICIA SILVA</t>
+          <t>VM TRANSPORTES</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>YB865607159BR</t>
+          <t>YU109539104BR</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>12290735</t>
+          <t>15376696</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>CITONIO SOUZA</t>
+          <t>ANTONIO NETO</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>YB865607105BR</t>
+          <t>YU109538948BR</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>10656393</t>
+          <t>15334364</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>NATANAEL REIS</t>
+          <t>MURILO GOMES</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>YB865591198BR</t>
+          <t>YU109538599BR</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>169431</t>
+          <t>15334340</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>JOSILENE PAIVA</t>
+          <t>ANGELO DELFINO</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>YB754695407BR</t>
+          <t>YU109538470BR</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>10887593</t>
+          <t>15334330</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>JOSIANE BARBOSA</t>
+          <t>CLEUZA SOUZA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>YB865593154BR</t>
+          <t>YU109538421BR</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>12359873</t>
+          <t>15334326</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>ROGENHA BARRETO</t>
+          <t>VILMAR AGUIAR</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>YB865607692BR</t>
+          <t>YU109538404BR</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>12396635</t>
+          <t>15289104</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>ADRIANO SANTOS</t>
+          <t>MILA SAMPAIO</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>YB865608256BR</t>
+          <t>YU109538143BR</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>12150096</t>
+          <t>15261994</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>PAULO REIS</t>
+          <t>JESUS NASCIMENTO</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>YB865605073BR</t>
+          <t>YU109537925BR</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>181402</t>
+          <t>15185391</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>MARCELO SILVA</t>
+          <t>RODRIGO FALCAO</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>YB865604325BR</t>
+          <t>YU109537094BR</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>12105622</t>
+          <t>15140240</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>ALCIONE TRAVASSOS</t>
+          <t>FABIO SILVA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>YB865604617BR</t>
+          <t>YU109536726BR</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>12073410</t>
+          <t>15140228</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>KATIANE SANTOS</t>
+          <t>EVANILDO MOURA</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>YB865604095BR</t>
+          <t>YU109536638BR</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>12470399</t>
+          <t>15140177</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>ELISSON MENDONCA</t>
+          <t>LUIZ ORTIZ</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>YB865609058BR</t>
+          <t>YU109536377BR</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>11499097</t>
+          <t>15036476</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>GUILHERME COSTA</t>
+          <t>LEOMAR CAMELO</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>YB865598655BR</t>
+          <t>YU109535836BR</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>12006863</t>
+          <t>15036148</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>SAMILLA AZEVEDO</t>
+          <t>MARCOS MAGALHAES</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>YB865602797BR</t>
+          <t>YU109535164BR</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>11939029</t>
+          <t>14990238</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>JOZIMAR JUNIOR</t>
+          <t>CATIA SILVA</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>YB865601862BR</t>
+          <t>YU109534521BR</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>12290687</t>
+          <t>14990205</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>CREUZA OLIVEIRA</t>
+          <t>JONAS EVANGELISTA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>YB865606860BR</t>
+          <t>YU109534504BR</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>12682495</t>
+          <t>14990107</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>WERBET ARAUJO</t>
+          <t>ALINE ABREU</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>YB865610158BR</t>
+          <t>YU109532993BR</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>12624230</t>
+          <t>14657281</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>LUIZ NASCIMENTO</t>
+          <t>LUCAS LOPES</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>YB865609747BR</t>
+          <t>YU109529230BR</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>11854264</t>
+          <t>14657277</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>ELIZABETH SOUSA</t>
+          <t>RAMYS JUNIOR</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>YB865601068BR</t>
+          <t>YU109529212BR</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>167912</t>
+          <t>14657263</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>ALEXANDRE CARNEIRO</t>
+          <t>DIOGO ALMEIDA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>YB754687745BR</t>
+          <t>YU109529141BR</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>11217021</t>
+          <t>14657249</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>DIEGO SILVA</t>
+          <t>JESSICA LIMA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>YB865596439BR</t>
+          <t>YU109529075BR</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>11139038</t>
+          <t>14545728</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>RODRIGO MENEZES</t>
+          <t>ROSIANE FEITOSA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>YB865595875BR</t>
+          <t>YU109527667BR</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>176991</t>
+          <t>14545702</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>ARTHUR G G SILVA</t>
+          <t>LINDALVA X FERNANDES</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>YB754733520BR</t>
+          <t>YU109527534BR</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>3882261</t>
+          <t>14505804</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>RIBAMAR SOUZA</t>
+          <t>GESSICA BATISTA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>YB865583758BR</t>
+          <t>YU109527208BR</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>12682505</t>
+          <t>14505788</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>ADELSON CASTRO</t>
+          <t>FRED SOUZA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>YB865610201BR</t>
+          <t>YU109527123BR</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>12073446</t>
+          <t>14425370</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>TAYLANE SOUZA</t>
+          <t>JAINE BRITO</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>YB865604271BR</t>
+          <t>YU109526919BR</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>12359861</t>
+          <t>14425175</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>GEDSON VASCONCELOS</t>
+          <t>FLAVIA T M BARRETO</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>YB865607635BR</t>
+          <t>YU109526763BR</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>12105688</t>
+          <t>14425159</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>ARTHUR COUTO</t>
+          <t>RAYLTON LUZ</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>YB865604943BR</t>
+          <t>YU109526658BR</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>12006929</t>
+          <t>14425089</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>CLEY DUARTE</t>
+          <t>ROSIVAL LOPES</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>YB865603126BR</t>
+          <t>YU109526304BR</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>12105598</t>
+          <t>14425015</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>PAULO CASTRO</t>
+          <t>DIENNE MOREIRA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>YB865604489BR</t>
+          <t>YU109525927BR</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>11968098</t>
+          <t>14425003</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>JORCELIO SILVA</t>
+          <t>FERNANDO JC REZENDE</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>YB865602001BR</t>
+          <t>YU109525860BR</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>12246429</t>
+          <t>14379677</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>JOSE NASCIMENTO</t>
+          <t>PAULA MENDES</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>YB865606785BR</t>
+          <t>YU109525697BR</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>12150240</t>
+          <t>14379667</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>WAGNER OLIVEIRA</t>
+          <t>N VITTORIA ARAUJO A</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>YB865605802BR</t>
+          <t>YU109525649BR</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>12624180</t>
+          <t>14379633</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>MILTON ALMEIDA</t>
+          <t>DOMINGOS E SOUSA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>YB865609490BR</t>
+          <t>YU109525459BR</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>12150180</t>
+          <t>14379629</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>JOSILENE GONCALVES</t>
+          <t>GABRIELA SANTOS</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>YB865605507BR</t>
+          <t>YU109525431BR</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>12877784</t>
+          <t>14379611</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>MARIO PAULA</t>
+          <t>EDILSON F BERNARDO</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>YB865613432BR</t>
+          <t>YU109525343BR</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>12682483</t>
+          <t>14333928</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>WILSON LIRA</t>
+          <t>ADELAR WEBLER</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>YB865610095BR</t>
+          <t>YU109525215BR</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>12769279</t>
+          <t>14333768</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>GUSTAVO MOTA</t>
+          <t>SINOELIA BARRETO</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>YB865611564BR</t>
+          <t>YU109531975BR</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>12150156</t>
+          <t>14292457</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>CAMILA ROSA</t>
+          <t>FRANCIELE TEODORIO</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>YB865605379BR</t>
+          <t>YU109532826BR</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>15633</t>
+          <t>14228146</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>RAFAEL CANDIL DE CAR</t>
+          <t>RENILDO SILVA</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>YB865603333BR</t>
+          <t>YU109531905BR</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>12150200</t>
+          <t>14227698</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>RIKELSON MELO</t>
+          <t>THALLISON SILVA</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>YB865605609BR</t>
+          <t>YU109532168BR</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>12682523</t>
+          <t>14185297</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>TIAGO DEBONA</t>
+          <t>MARIA CAMPOZANO</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>YB865610317BR</t>
+          <t>YU109532494BR</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>12150296</t>
+          <t>14161353</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>ADRIANA SODRE</t>
+          <t>JOSE MONTEIRO</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>YB865606119BR</t>
+          <t>YU109533733BR</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>3468427</t>
+          <t>14161333</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>HWENDSON SILVA</t>
+          <t>ROSANGELA SOUSA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>YB865582505BR</t>
+          <t>YU109533999BR</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>11580764</t>
+          <t>14125047</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>DANIEL FREIRE</t>
+          <t>ALAN MARINHO</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>YB865599112BR</t>
+          <t>YU109534209BR</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>12150206</t>
+          <t>14042525</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>WELLINGTON SOUZA</t>
+          <t>MARIA EDUARDA PRIMAO</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>YB865605630BR</t>
+          <t>YU109534668BR</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>12797892</t>
+          <t>14042283</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>JHENIFER PORTO</t>
+          <t>BRUNA PRECIOSA</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>YB865612406BR</t>
+          <t>YU109534889BR</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>12682501</t>
+          <t>13904535</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>SUELEN A BORGES</t>
+          <t>JOAO SILVA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>YB865610189BR</t>
+          <t>YB865623001BR</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>180457</t>
+          <t>13820503</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>RODRIGO ANDRADE</t>
+          <t>IRLENE NASCIMENTO</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>YB754751143BR</t>
+          <t>YB865622213BR</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>12006796</t>
+          <t>13766288</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>JOSE DUTRA</t>
+          <t>MATEUS SOARES</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>YB865602457BR</t>
+          <t>YB865621875BR</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>13082438</t>
+          <t>13766238</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>CAUAN SILVA</t>
+          <t>EDUARDO MOURA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>YB865615946BR</t>
+          <t>YB865621765BR</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>12073396</t>
+          <t>13311054</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>JOAO MATOS</t>
+          <t>EVANILDO SOUSA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>YB865604020BR</t>
+          <t>YB865618810BR</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>12006822</t>
+          <t>13256188</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>ISA LIMAS</t>
+          <t>MARIA NASCIMENTO</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>YB865602580BR</t>
+          <t>YB865618253BR</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>12073356</t>
+          <t>13186511</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>AMANDA BARBOZA</t>
+          <t>RAYOL</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>YB865603829BR</t>
+          <t>YB865618148BR</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>12105632</t>
+          <t>13186214</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>CRISLENE FREITAS</t>
+          <t>RAYLANY BARBOSA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>YB865604665BR</t>
+          <t>YB865617173BR</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>12150092</t>
+          <t>12769259</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>VALDINEI LAIOLA</t>
+          <t>CAMILA DAMASCENO</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>YB865605056BR</t>
+          <t>YB865611462BR</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>12150112</t>
+          <t>12769223</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>RAYSSA SILVA DIAS</t>
+          <t>JOSE F ALVES JUNIOR</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>YB865605158BR</t>
+          <t>YB865611286BR</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>12046551</t>
+          <t>12209</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>DANIELA OLIVEIRA</t>
+          <t>NATA KALEBE</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>YB865603523BR</t>
+          <t>YU109542307BR</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>12 dias</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>12150318</t>
+          <t>15334413</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>JADER COSTA</t>
+          <t>PATRICIA MOISES</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>YB865606224BR</t>
+          <t>YU109538758BR</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>12246254</t>
+          <t>15334376</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>GRAUCILENE AMORIM</t>
+          <t>VIVIANI HIPOLITO</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>YB865606330BR</t>
+          <t>YU109538656BR</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>12284181</t>
+          <t>15228062</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>DEIVID DANTAS</t>
+          <t>JULIANA ARRUDA</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>YB865606811BR</t>
+          <t>YU109537545BR</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>12150150</t>
+          <t>15228010</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>LINDERLEI NETA</t>
+          <t>LUIZ JESUS</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>YB865605348BR</t>
+          <t>YU109537284BR</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>11618028</t>
+          <t>15107904</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>MAICO SULZBACHER</t>
+          <t>GEAN B CARVALHO</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>YB865599378BR</t>
+          <t>YU109536329BR</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>12150094</t>
+          <t>15107804</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>LETICIA COSME</t>
+          <t>CARLOS SANTOS</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>YB865605060BR</t>
+          <t>YU109535986BR</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>12150224</t>
+          <t>15107792</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>ALISSON NITZ ARAUJO</t>
+          <t>GABRIEL OLIVEIRA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>YB865605728BR</t>
+          <t>YU109535924BR</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>12006840</t>
+          <t>15086570</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>LUYANA LIMA</t>
+          <t>EVERTON SOUZA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>YB865602678BR</t>
+          <t>YU109535867BR</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>11938999</t>
+          <t>15036456</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>MARCIEL CONCEICAO</t>
+          <t>JHENYFFER DUARTE</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>YB865601712BR</t>
+          <t>YU109535734BR</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>12006919</t>
+          <t>15036166</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>KELYMAR RODRIGUES</t>
+          <t>SELENA BARROS</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>YB865603072BR</t>
+          <t>YU109535252BR</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>11765516</t>
+          <t>14990187</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>THOMAZ NUNES</t>
+          <t>DIOGO SILVA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>YB865600867BR</t>
+          <t>YU109533985BR</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>12624240</t>
+          <t>14810822</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>YANKA BRITO</t>
+          <t>SIDNEY SILVA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>YB865609795BR</t>
+          <t>YU109530224BR</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>12246421</t>
+          <t>14810723</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>THAMIRIS COSTA</t>
+          <t>TATIELE G NEVES</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>YB865606745BR</t>
+          <t>YU109530079BR</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>12073430</t>
+          <t>14684047</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>LUIZINHO</t>
+          <t>ELIVAN LIMA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>YB865604197BR</t>
+          <t>YU109529889BR</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>12105602</t>
+          <t>14683953</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>SILVANIA PAIVA</t>
+          <t>WANDERSON PAULA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>YB865604501BR</t>
+          <t>YU109529362BR</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>12150098</t>
+          <t>14505782</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>RAFAEL NASCIMENTO</t>
+          <t>TATIANE VITTORAZZI</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>YB865605087BR</t>
+          <t>YU109527097BR</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>12470350</t>
+          <t>14425177</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>MARIA EDUARDA</t>
+          <t>SIMONE LOPES</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>YB865608809BR</t>
+          <t>YU109526777BR</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>11139022</t>
+          <t>14253892</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>BRENDA NASCIMENTO</t>
+          <t>CLEYBER LIMA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>YB865595795BR</t>
+          <t>YU109531233BR</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>12359897</t>
+          <t>14253872</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>EUDES RIBEIRO</t>
+          <t>LUCIANE SANTOS</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>YB865607817BR</t>
+          <t>YU109531370BR</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>12624393</t>
+          <t>14227678</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>ERONALDO SILVA</t>
+          <t>MARLON MARTINS</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>YB865609883BR</t>
+          <t>YU109532260BR</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>2064179</t>
+          <t>14185293</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>MARTA DA LUZ</t>
+          <t>MAYTE PEREIRA</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>YB865580632BR</t>
+          <t>YU109533234BR</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>11854248</t>
+          <t>14185220</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>GABRIELA ASSUNCAO</t>
+          <t>JUSILEIA STAUDT</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>YB865600986BR</t>
+          <t>YU109533398BR</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>12682600</t>
+          <t>14161411</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>FRANCISCA SANTOS</t>
+          <t>RAIANE JESUS</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>YB865610498BR</t>
+          <t>YU109533631BR</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>12246417</t>
+          <t>14161345</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>LUCIENE SILVA</t>
+          <t>FRANCISCA NASCIMENTO</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>YB865606723BR</t>
+          <t>YU109533795BR</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>12006858</t>
+          <t>14125067</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>GISLAYNE COSTA</t>
+          <t>LUCILAINE ROCHA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>YB865602770BR</t>
+          <t>YU109534075BR</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>11938975</t>
+          <t>14125053</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>JHENIFFER NASCIMENTO</t>
+          <t>VINICIUS SILVA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>YB865601598BR</t>
+          <t>YU109534169BR</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>12470633</t>
+          <t>14088485</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>MARIA SOUSA</t>
+          <t>REINALDO M SILVA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>YB865609251BR</t>
+          <t>YU109534606BR</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>11685212</t>
+          <t>14042291</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>HENRIQUE SANTOS</t>
+          <t>CLOMAR MARINS</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>YB865599815BR</t>
+          <t>YU109534835BR</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>172693</t>
+          <t>14042239</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>FRANCISCA SILVA</t>
+          <t>RUDINEY SILVA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>YB754711793BR</t>
+          <t>YU109535133BR</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>170702</t>
+          <t>13904578</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>JOAO GLEBSON SANTOS</t>
+          <t>DANIEL SANTANA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>YB754701782BR</t>
+          <t>YB865623050BR</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>12535</t>
+          <t>13820565</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>PATRICIA CASTRO</t>
+          <t>GISIVAN GOMES</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>YB754661099BR</t>
+          <t>YB865622451BR</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>12733348</t>
+          <t>13820473</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>MARIA NASCIMENTO</t>
+          <t>PATRCIA SUZUKI</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>YB865610609BR</t>
+          <t>YB865622068BR</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>12359871</t>
+          <t>13578619</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>MICHELLE MARTINS</t>
+          <t>SAMUEL ROSA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>YB865607689BR</t>
+          <t>YB865621235BR</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>11306267</t>
+          <t>13531435</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>DIEIMERSON PEREIRA</t>
+          <t>KATILENE SILVA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>YB865596972BR</t>
+          <t>YB865620597BR</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>11938967</t>
+          <t>13154571</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>ANTONIO SILVA</t>
+          <t>KLEILTO SILVA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>YB865601553BR</t>
+          <t>YB865616650BR</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>12150104</t>
+          <t>13036525</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>MILANE SANTOS</t>
+          <t>CESAR VITOR P B</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>YB865605113BR</t>
+          <t>YB865615190BR</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>12073346</t>
+          <t>12995382</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>THAYSON NASCIMENTO</t>
+          <t>RAIANE OLIVEIRA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>YB865603775BR</t>
+          <t>YB865614322BR</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>11380708</t>
+          <t>12769257</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>JOSENILTON DAMASCENO</t>
+          <t>ADANIS SOUSA</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>YB865597995BR</t>
+          <t>YB865611459BR</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>11891630</t>
+          <t>12290895</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>REINALDO LARA</t>
+          <t>TATIANE JESUS</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>YB865601258BR</t>
+          <t>YB865607264BR</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>11968156</t>
+          <t>12246371</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>JEREMIAS JUNIOR</t>
+          <t>BRUNA DEPARIS</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>YB865602324BR</t>
+          <t>YB865606493BR</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>7540181</t>
+          <t>12006814</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>JERRY ROCHA</t>
+          <t>BETANIA JESUS</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>YB865587406BR</t>
+          <t>YB865602545BR</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>12150270</t>
+          <t>15228026</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>DAYANE LUZ</t>
+          <t>BRUNO RAMIRES PEREIR</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>YB865605983BR</t>
+          <t>YU109537369BR</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>12246381</t>
+          <t>15228004</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>PHELIPY AZEVEDO</t>
+          <t>LETICIA CARVALHO</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>YB865606547BR</t>
+          <t>YU109537253BR</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>11685168</t>
+          <t>15140218</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>TIAGO SILVA</t>
+          <t>ELEANDRO PEREIRA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>YB865599585BR</t>
+          <t>YU109536584BR</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>12769243</t>
+          <t>15140195</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>JOSUE SILVA</t>
+          <t>JOSE ARLINDO</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>YB865611388BR</t>
+          <t>YU109536465BR</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>12359831</t>
+          <t>15036254</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>GABRIEL SOUZA</t>
+          <t>ADRIEL SILVA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>YB865607485BR</t>
+          <t>YU109535694BR</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>12150226</t>
+          <t>15036152</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>RADAMES SANTOS</t>
+          <t>ALEXSANDRA SILVA</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>YB865605731BR</t>
+          <t>YU109535181BR</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>11968130</t>
+          <t>15036140</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>THAINE SOUZA</t>
+          <t>CARINE SANTOS</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>YB865602179BR</t>
+          <t>YU109534583BR</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>11499033</t>
+          <t>14990165</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>XANDE</t>
+          <t>ARTEMILTON</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>YB865598338BR</t>
+          <t>YU109533852BR</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>12359835</t>
+          <t>14990101</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>JOAO QUEIROZ</t>
+          <t>GABRIEL CARDOZO</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>YB865607508BR</t>
+          <t>YU109532962BR</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>11854232</t>
+          <t>14990099</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>CARLOS NASCIMENTO</t>
+          <t>JAICELINE CRUZ</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>YB865600907BR</t>
+          <t>YU109532959BR</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>12105636</t>
+          <t>14956338</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>PEDRO QUEIROZ</t>
+          <t>RYAN SILVA</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>YB865604682BR</t>
+          <t>YU109532874BR</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>11352545</t>
+          <t>14894665</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>LUCIA OLIVEIRA</t>
+          <t>LARISSA PASQUALI</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>YB865597519BR</t>
+          <t>YU109530771BR</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>11217097</t>
+          <t>14894649</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>MONICA SOUZA</t>
+          <t>SENHORITA EMILY</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>YB865596819BR</t>
+          <t>YU109530652BR</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>11939007</t>
+          <t>14866358</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>CRISLAINE FERREIRA</t>
+          <t>JOSUE MENEZES</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>YB865601757BR</t>
+          <t>YU109530520BR</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>12105612</t>
+          <t>14684045</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>FELIPE LEMOS</t>
+          <t>KAROLAYNE BRILHANTE</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>YB865604563BR</t>
+          <t>YU109529875BR</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>12470308</t>
+          <t>14684039</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>ROSEANE VELASQUEZ</t>
+          <t>FRANCIELE LAIA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>YB865608582BR</t>
+          <t>YU109529844BR</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>12470322</t>
+          <t>14683971</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>MATHEUS MAIA</t>
+          <t>RODRIGO BARROS</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>YB865608667BR</t>
+          <t>YU109529455BR</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>11138994</t>
+          <t>14657312</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>JOSE CORREA</t>
+          <t>SARA NUNEZ</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>YB865595654BR</t>
+          <t>YU109529328BR</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>12470627</t>
+          <t>14657255</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>BRENDA MIRA</t>
+          <t>MARIANA SOUSA</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>YB865609225BR</t>
+          <t>YU109529107BR</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>12150260</t>
+          <t>14545736</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>WANDERSON RODRIGUES</t>
+          <t>ROBERTO JR</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>YB865605935BR</t>
+          <t>YU109527707BR</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>177879</t>
+          <t>14505963</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>PAULO NOGUEIRA</t>
+          <t>GABRIEL COSTA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>YB754738093BR</t>
+          <t>YU109527450BR</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>11306285</t>
+          <t>14505955</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>DAIANE NASCIMENTO</t>
+          <t>ANDERSON HONORIO</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>YB865597068BR</t>
+          <t>YU109527415BR</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>12105664</t>
+          <t>14505953</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>GEILSON COSTA</t>
+          <t>FLAVIA FAGUNDES</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>YB865604824BR</t>
+          <t>YU109527401BR</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>12150256</t>
+          <t>14505947</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>PAULO FAGUNDES</t>
+          <t>SABRINA COUTO</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>YB865605918BR</t>
+          <t>YU109527375BR</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>12150090</t>
+          <t>14505816</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>JUCILENE ARRUDA</t>
+          <t>JAINE VIEIRA</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>YB865605042BR</t>
+          <t>YU109527260BR</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>12359817</t>
+          <t>14505814</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>TATIANE SILVA</t>
+          <t>AILTON MXIMA</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>YB865607410BR</t>
+          <t>YU109527256BR</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>11722811</t>
+          <t>14505796</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>GABRIELLY VEIGA</t>
+          <t>RIQUINHO</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>YB865600028BR</t>
+          <t>YU109527168BR</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>11139122</t>
+          <t>14505768</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>JUAN COSTA</t>
+          <t>DEIS TAVARES</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>YB865596306BR</t>
+          <t>YU109527021BR</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>12733382</t>
+          <t>14425135</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>HELTON SILVA</t>
+          <t>MARCIO TALARICO</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>YB865610780BR</t>
+          <t>YU109526539BR</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>11938971</t>
+          <t>14425087</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>RAMONA MARTINS</t>
+          <t>EDNA CABRAL</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>YB865601575BR</t>
+          <t>YU109526295BR</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>12396649</t>
+          <t>14425081</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>JULIO SILVA</t>
+          <t>BRUNA SOUZA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>YB865608327BR</t>
+          <t>YU109526264BR</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>11968126</t>
+          <t>13940948</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>HELEM ALENCAR</t>
+          <t>MARIA GRANJA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>YB865602151BR</t>
+          <t>YB865623576BR</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>181302</t>
+          <t>13940857</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>NADIANE DAMASCENO</t>
+          <t>MARCOS VERA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>YB865576933BR</t>
+          <t>YB865623205BR</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>11580700</t>
+          <t>13940851</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>ANTONIO SANTOS</t>
+          <t>JOSE FILHO</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>YB865598797BR</t>
+          <t>YB865623179BR</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>11380686</t>
+          <t>13904481</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>OHELBOM FEITOSA</t>
+          <t>MARIA SOUSA</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>YB865597880BR</t>
+          <t>YB865622730BR</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>10656254</t>
+          <t>13766242</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>SUZANA DE OLIVEIRA F</t>
+          <t>FRANCINALDO SOUZA</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>YB865590484BR</t>
+          <t>YB865621782BR</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>180055</t>
+          <t>13710549</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>TIAGO SILVA</t>
+          <t>GEISIANE FERREIRA</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>YB754749119BR</t>
+          <t>YB865621425BR</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>10656468</t>
+          <t>13578424</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>MATEUS REIS</t>
+          <t>MAYANE SOUZA</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>YB865591564BR</t>
+          <t>YB865621076BR</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>10717096</t>
+          <t>13531443</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>RAYLANE KEUSE</t>
+          <t>NADIA PINHEIRO</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>YB865592410BR</t>
+          <t>YB865620637BR</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>10887534</t>
+          <t>12797896</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>KAREN ROCHA</t>
+          <t>ANTONILSON MELO</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>YB865592865BR</t>
+          <t>YB865612423BR</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>3342819</t>
+          <t>176608</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>ANDREZA SILVA</t>
+          <t>ADRIANA MENEZES</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>YB865581947BR</t>
+          <t>YB754731577BR</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>3238818</t>
+          <t>176183</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>JOSIANE RIBEIRO</t>
+          <t>JOANILSON SANTOS</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>YB865581709BR</t>
+          <t>YB754729437BR</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>7540002</t>
+          <t>167860</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>JAKELLINE ANDRADE</t>
+          <t>SILVIO SANTOS</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>YB865586502BR</t>
+          <t>YB754687480BR</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>25 dias</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>12073468</t>
+          <t>13710521</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>GICELE SILVA</t>
+          <t>JULIO COLOMBIANO</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>YB865604395BR</t>
+          <t>YB865621283BR</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>11352561</t>
+          <t>13256192</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>DANIEL MARINHO</t>
+          <t>LEANDRO SILVA</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>YB865597598BR</t>
+          <t>YB865618275BR</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>11765388</t>
+          <t>13904521</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>LAURA SILVA</t>
+          <t>IRANILDE FERREIRA</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>YB865600195BR</t>
+          <t>YB865622933BR</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>10656288</t>
+          <t>13940883</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>TEREZINHA MENEZES</t>
+          <t>KELE ANTUNES</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>YB865590665BR</t>
+          <t>YB865623338BR</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>12105588</t>
+          <t>14545791</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>RAQUEL COSTA</t>
+          <t>NAZARIO CAMPOS</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>YB865604435BR</t>
+          <t>YU109527843BR</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>11380694</t>
+          <t>14505969</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>EVELLYN SILVA</t>
+          <t>MARCO GUEDES</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>YB865597920BR</t>
+          <t>YU109527485BR</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>12006869</t>
+          <t>14534809</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>JACKSON CARREIRO</t>
+          <t>BRUNA SOUZA</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>YB865602823BR</t>
+          <t>YU109527503BR</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>10656434</t>
+          <t>14505822</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>VALCICLEIA GOMES</t>
+          <t>DAVI BERNAL</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>YB865591391BR</t>
+          <t>YU109527295BR</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>11765382</t>
+          <t>14505826</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>DADY DELAS</t>
+          <t>RONILDES BRASIL</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>YB865600155BR</t>
+          <t>YU109527313BR</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>11072436</t>
+          <t>13904483</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>ANTONIO C SANTANA</t>
+          <t>CHAYANNE PIERO</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>YB865594543BR</t>
+          <t>YB865622743BR</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>12150166</t>
+          <t>13940861</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>JENNIFER FERREIRA</t>
+          <t>RAIMUNDO BESERRA</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>YB865605422BR</t>
+          <t>YB865623222BR</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>12105634</t>
+          <t>13154632</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>WALISON SOUZA</t>
+          <t>ANDREIA SILVA</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>YB865604679BR</t>
+          <t>YB865616972BR</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>3673055</t>
+          <t>13820529</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>SUELANI BENTES</t>
+          <t>MARIA APARECIDA S</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>YB865583316BR</t>
+          <t>YB865622346BR</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>11891666</t>
+          <t>12923775</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>AUGUSTO CORREA</t>
+          <t>MARIA CHAVES WINGERT</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>YB865601448BR</t>
+          <t>YB865613786BR</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>7540648</t>
+          <t>12150308</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>MARIA A P DE SOUZA</t>
+          <t>IGOR NASCIMENTO</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>YB865589781BR</t>
+          <t>YB865606175BR</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>11108788</t>
+          <t>13131301</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>CLEIDILENE ALVES</t>
+          <t>KEILUCIA COSTA</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>YB865594937BR</t>
+          <t>YB865616310BR</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>11765464</t>
+          <t>13036428</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>RUTH SILVA</t>
+          <t>WILMAR AFONSO SILVA</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>YB865600592BR</t>
+          <t>YB865614676BR</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>11217099</t>
+          <t>13256314</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>SUELI OLIVEIRA</t>
+          <t>CRISTIANE SILVA</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>YB865596822BR</t>
+          <t>YB865618562BR</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>10887742</t>
+          <t>14657251</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>SIRLANDE RODRIGUES</t>
+          <t>NATALINO MAIO</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>YB865593931BR</t>
+          <t>YU109529084BR</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>12359891</t>
+          <t>13940867</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>GABRIEL GONCALVES</t>
+          <t>WESLEY SILVA</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>YB865607785BR</t>
+          <t>YB865623253BR</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>11380640</t>
+          <t>14657310</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>DERISON SILVA</t>
+          <t>TAUANA SOUZA</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>YB865597641BR</t>
+          <t>YU109529314BR</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>12006818</t>
+          <t>13578392</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>MIRIAN SILVA</t>
+          <t>EDNEY MACHADO</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>YB865602562BR</t>
+          <t>YB865620915BR</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>10887728</t>
+          <t>13531433</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>ANTONIO NETO</t>
+          <t>THAISE DELGADO</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>YB865593865BR</t>
+          <t>YB865620583BR</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>12073384</t>
+          <t>13578418</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>CHARLES OLIVEIRA</t>
+          <t>WILTER CAVALCANTE</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>YB865603965BR</t>
+          <t>YB865621045BR</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>11765448</t>
+          <t>13904475</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>MAICON SILVA</t>
+          <t>AMANDA RODRIGUES</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>YB865600513BR</t>
+          <t>YB865622709BR</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>12150128</t>
+          <t>13531441</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>ALISON SANTANA</t>
+          <t>EVANIA CAVALCANTE</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>YB865605232BR</t>
+          <t>YB865620623BR</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>172110</t>
+          <t>14425179</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>JALISON S B DA SILVA</t>
+          <t>ESMAELE SILVA</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>YB754708817BR</t>
+          <t>YU109526785BR</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>168952</t>
+          <t>13710561</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>ALDAIR SANTANA</t>
+          <t>MARCOS SILVA</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>YB754692989BR</t>
+          <t>YB865621495BR</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>12006899</t>
+          <t>11765502</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>TIAGO REIS</t>
+          <t>MAURICIO DUTRA</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>YB865602973BR</t>
+          <t>YB865600796BR</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>11499043</t>
+          <t>7633</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>LUCAS ANTUNES</t>
+          <t>BERGUINHO</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>YB865598386BR</t>
+          <t>YU109525516BR</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>11580756</t>
+          <t>14505937</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>DANIEL ANTUNES</t>
+          <t>ALEXSANDRA SILVA</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>YB865599072BR</t>
+          <t>YU109527327BR</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>11352543</t>
+          <t>13036551</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>AMANDA MORAIS</t>
+          <t>CYANE SILVA</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>YB865597505BR</t>
+          <t>YB865615328BR</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>12046585</t>
+          <t>13766201</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>JONATHAN OLIVEIRA</t>
+          <t>VICTORIA GONCALVES</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>YB865603700BR</t>
+          <t>YB865621592BR</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>11765456</t>
+          <t>13340474</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>DIMAS FROTA</t>
+          <t>MARIA SILVA</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>YB865600558BR</t>
+          <t>YB865619262BR</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>11722821</t>
+          <t>13441433</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>LUCIANO SOUZA</t>
+          <t>NEGO DOCE</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>YB865600080BR</t>
+          <t>YB865619877BR</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>10887625</t>
+          <t>13578440</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>AGATA RODRIGUES</t>
+          <t>RITA SANTOS</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>YB865593313BR</t>
+          <t>YB865621164BR</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>11939021</t>
+          <t>13311026</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>ADILSON SILVA</t>
+          <t>ANTONIO PEIXOTO</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>YB865601828BR</t>
+          <t>YB865618678BR</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>10887754</t>
+          <t>14333926</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>CRISANVANIA HEINEN</t>
+          <t>SUEVILIM SANTOS</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>YB865594000BR</t>
+          <t>YU109525207BR</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>11939025</t>
+          <t>13820491</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>ELIZANDRO SILVA</t>
+          <t>GILCEMARA SOARES</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>YB865601845BR</t>
+          <t>YB865622156BR</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>11765498</t>
+          <t>14333806</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>ERICK LIMA</t>
+          <t>ANA RIBEIRO</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>YB865600779BR</t>
+          <t>YU109525184BR</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>12046495</t>
+          <t>13904495</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>VICTOR SOUSA</t>
+          <t>GABI SCHMIDT</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>YB865603228BR</t>
+          <t>YB865622805BR</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>12006921</t>
+          <t>13820544</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>DORVALINO SILVA</t>
+          <t>YCARO DANTAS</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>YB865603086BR</t>
+          <t>YB865622394BR</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>174200</t>
+          <t>13186383</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>DANIEL CARVALHO</t>
+          <t>HUDSON OLIVEIRA</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>YB754719390BR</t>
+          <t>YB865618050BR</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>31 dias</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>1975286</t>
+          <t>14505949</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>CLAUDETE SILVA</t>
+          <t>VALDEIR ROSA</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>YB865580473BR</t>
+          <t>YU109527389BR</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>12006828</t>
+          <t>14425105</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>DAMIAO BERGO</t>
+          <t>WANIELE ARRUDA</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>YB865602616BR</t>
+          <t>YU109526383BR</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>11072452</t>
+          <t>14425005</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>JAINE OLIVEIRA</t>
+          <t>GILSIANE ORTIZ</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>YB865594645BR</t>
+          <t>YU109525873BR</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>3637732</t>
+          <t>14379645</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>JOSICLEYSON MOREIRA</t>
+          <t>JESSICA DIOGO</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>YB865583280BR</t>
+          <t>YU109525520BR</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>10887689</t>
+          <t>14425095</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>BORIS MARTINS</t>
+          <t>MONICA SOUZA</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>YB865593653BR</t>
+          <t>YU109526335BR</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>11765416</t>
+          <t>13618639</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>RAFAEL OLIVEIRA</t>
+          <t>ISAIAS SANTOS</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>YB865600337BR</t>
+          <t>YB865621249BR</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>7540249</t>
+          <t>13311034</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>WILLIAMS PEREIRA</t>
+          <t>LUCIEUDO PEREIRA</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>YB865587746BR</t>
+          <t>YB865618718BR</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>7540528</t>
+          <t>13820534</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>NATHELE MORAES</t>
+          <t>ROSANGELA SANTOS</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>YB865589177BR</t>
+          <t>YB865622363BR</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>11499119</t>
+          <t>14379625</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>AYRON</t>
+          <t>CRISTIANE SILVA</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>YB865598766BR</t>
+          <t>YU109525414BR</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>175988</t>
+          <t>11580738</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>MARILENE SANTOS</t>
+          <t>ANDRESSA SALES</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>YB754728462BR</t>
+          <t>YB865598987BR</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>1186867</t>
+          <t>13311038</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>LUIZ MELO</t>
+          <t>TOKIRIGE IKPENG</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>YB865579988BR</t>
+          <t>YB865618735BR</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>12006865</t>
+          <t>12923771</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>JESSE LOPES</t>
+          <t>NAELY PLACIDO</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>YB865602806BR</t>
+          <t>YB865613769BR</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>12105646</t>
+          <t>14379623</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>RODRIGO CORREA</t>
+          <t>MIZAEL EVANGELISTA</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>YB865604736BR</t>
+          <t>YU109525405BR</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>10887669</t>
+          <t>13578428</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>LUANA SOUSA</t>
+          <t>VAMILE MATOS</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>YB865593551BR</t>
+          <t>YB865621093BR</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>10887607</t>
+          <t>12396627</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>HANNAH SILVA</t>
+          <t>NILDA SANTOS</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>YB865593225BR</t>
+          <t>YB865608211BR</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>10887734</t>
+          <t>13186210</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>JOELMA NASCIMENTO</t>
+          <t>TIAGO SEBASTIAO</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>YB865593891BR</t>
+          <t>YB865617156BR</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>176366</t>
+          <t>14379627</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>JOSE SANTOS</t>
+          <t>LUIZA SILVA</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>YB754730347BR</t>
+          <t>YU109525428BR</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>11306279</t>
+          <t>13131379</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>BEIVERSON PRADO</t>
+          <t>MARIA SILVA</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>YB865597037BR</t>
+          <t>YB865616592BR</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>168549</t>
+          <t>13820481</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>JESSA MENEZES</t>
+          <t>ROGERIO CONCEICAO</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>YB754690965BR</t>
+          <t>YB865622108BR</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>11072478</t>
+          <t>13131321</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>GISELE EVANGELISTA</t>
+          <t>CLEITON MARTINS</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>YB865594778BR</t>
+          <t>YB865616411BR</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>11499061</t>
+          <t>13940946</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>ANA SILVA</t>
+          <t>ELENIR ARAUJO</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>YB865598474BR</t>
+          <t>YB865623562BR</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>178746</t>
+          <t>179417</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>SOLEIANE LIMA</t>
+          <t>TATIDIELE NASCIMENTO</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>YB754742566BR</t>
+          <t>YB754745925BR</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>11139108</t>
+          <t>176219</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>BARBARA FAGUNDES</t>
+          <t>ROGERIO ROSA</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>YB865596235BR</t>
+          <t>YB754729613BR</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>11685188</t>
+          <t>13820550</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>VUGO MENOH CL</t>
+          <t>ROBSON JOSE</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>YB865599695BR</t>
+          <t>YB865622403BR</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>11891684</t>
+          <t>13131311</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>GERSON OLIVEIRA</t>
+          <t>DANIEL ROSA</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>YB865601536BR</t>
+          <t>YB865616368BR</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>35 dias</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>11217085</t>
+          <t>13082560</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>JAILSON FREIRE</t>
+          <t>RODRIGO SILVA</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>YB865596751BR</t>
+          <t>YB865616204BR</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>7540385</t>
+          <t>12797820</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>NIDIA SOUZA</t>
+          <t>WELISSON ARRUDA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>YB865588446BR</t>
+          <t>YB865612030BR</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>10887562</t>
+          <t>13154581</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>JESSE CAMILO</t>
+          <t>ALISON BISPO VILELA</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>YB865593004BR</t>
+          <t>YB865616703BR</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>180977</t>
+          <t>13186509</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>EVILAINE SILVA</t>
+          <t>JOSE JUNIOR</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>YB865575345BR</t>
+          <t>YB865618134BR</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>179263</t>
+          <t>13256184</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>THAIS SOUZA</t>
+          <t>JOAO SOUSA</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>YB754745151BR</t>
+          <t>YB865618236BR</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>180989</t>
+          <t>13154577</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>VANESSA SALES</t>
+          <t>KERVEM CARVALHO</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>YB865575408BR</t>
+          <t>YB865616685BR</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>178913</t>
+          <t>12924063</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>ADAILTON JUNIOR</t>
+          <t>MESSIAS RUFINO MELO</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>YB754743385BR</t>
+          <t>YB865614089BR</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>7540136</t>
+          <t>12624182</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>VINICIUS SOUZA</t>
+          <t>MARLISON GOMES</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>YB865587176BR</t>
+          <t>YB865609509BR</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>11217055</t>
+          <t>7540363</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>RENATA BISPO SANTOS</t>
+          <t>JAQUELINE FELIX</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>YB865596601BR</t>
+          <t>YB865588335BR</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>11854238</t>
+          <t>12877617</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>VITORIA ARAUJO</t>
+          <t>JOSE LIMA</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>YB865600938BR</t>
+          <t>YB865612785BR</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>11139078</t>
+          <t>173107</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>JOAO SILVA</t>
+          <t>EMERSON ALVES</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>YB865596080BR</t>
+          <t>YB754713879BR</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>10887619</t>
+          <t>175267</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>CAUAN C SILVA</t>
+          <t>ROBSON T M SANTANA</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>YB865593287BR</t>
+          <t>YB754724806BR</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>11138998</t>
+          <t>13311048</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>JOSE NERES</t>
+          <t>JESSICA CENTURIAO</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>YB865595671BR</t>
+          <t>YB865618783BR</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>10887671</t>
+          <t>173231</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>MARCIA ANJOS</t>
+          <t>KESLE RODRIGUES</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>YB865593565BR</t>
+          <t>YB754714494BR</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>169917</t>
+          <t>13036583</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>FABIANA SOUZA</t>
+          <t>RICHELY SOUZA</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>YB754697853BR</t>
+          <t>YB865615481BR</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>11072468</t>
+          <t>13820521</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>GEOVANE SANTIAGO</t>
+          <t>LAIS LIMA RANGEL</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>YB865594720BR</t>
+          <t>YB865622301BR</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>11138986</t>
+          <t>13340468</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>RAY SOUSA</t>
+          <t>JOAO SILVA</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>YB865595610BR</t>
+          <t>YB865619231BR</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>11072446</t>
+          <t>13820493</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>DEBORA SANTOS</t>
+          <t>LUCAS MARQUES</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>YB865594605BR</t>
+          <t>YB865622160BR</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>10656462</t>
+          <t>13082442</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>JOAO SANTOS</t>
+          <t>JOAO MACEDO</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>YB865591533BR</t>
+          <t>YB865615963BR</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>11939039</t>
+          <t>13766292</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>OSMARIO JESUS</t>
+          <t>EDUARDO ASSIS</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>YB865601916BR</t>
+          <t>YB865621898BR</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>11583751</t>
+          <t>13311082</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>WELLIGTON GONCALVES</t>
+          <t>GEOVANIO GAMA</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>YB865599259BR</t>
+          <t>YB865618956BR</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>12006784</t>
+          <t>13441425</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>GILBERTO DAMACENA</t>
+          <t>ROSICLEIA SILVA</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>YB865602390BR</t>
+          <t>YB865619832BR</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>10899239</t>
+          <t>13578426</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>VITOR BIEGER</t>
+          <t>HENRIQUE B SILVA</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>YB865594234BR</t>
+          <t>YB865621080BR</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>7540028</t>
+          <t>13131291</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>LARY FERREIRA</t>
+          <t>DELCLECIO SILVA</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>YB865586635BR</t>
+          <t>YB865616266BR</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>10887782</t>
+          <t>12797704</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>VICTORIA FERREIRA</t>
+          <t>MATHEUS P LOPES</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>YB865594146BR</t>
+          <t>YB865611745BR</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>10656379</t>
+          <t>13311060</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>BRUNA SOUZA</t>
+          <t>SHEILA F SILVA</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>YB865591122BR</t>
+          <t>YB865618845BR</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>11139082</t>
+          <t>12733342</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>ANTONIO SANTOS</t>
+          <t>RAFAEL CRUZ</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>YB865596102BR</t>
+          <t>YB865610572BR</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>10887502</t>
+          <t>12624232</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>GUSTAVO ASSUNCAO</t>
+          <t>MARCO SANTOS</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>YB865592750BR</t>
+          <t>YB865609755BR</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>10656438</t>
+          <t>13311126</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>JECIVALDO SANTOS</t>
+          <t>BRENNO SERGIO O LIMA</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>YB865591414BR</t>
+          <t>YB865619055BR</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>10887651</t>
+          <t>13340502</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>CHARLES SILVA</t>
+          <t>MAICON PRAXEDES</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>YB865593450BR</t>
+          <t>YB865619316BR</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>4833584</t>
+          <t>12682477</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>JEAN EVARISTO</t>
+          <t>ANTONIO SANTOS</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>YB865584492BR</t>
+          <t>YB865610060BR</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>6541541</t>
+          <t>13256318</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>VICTOR</t>
+          <t>MARLON SILVA</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>YB865585776BR</t>
+          <t>YB865618580BR</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>315363</t>
+          <t>12470409</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>CARLA MARCIAO</t>
+          <t>CLEZIO SILVA</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>YB865578917BR</t>
+          <t>YB865609101BR</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>3468483</t>
+          <t>13766197</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>ROBERTA MELO</t>
+          <t>JOSE JUNIOR</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>YB865582797BR</t>
+          <t>YB865621575BR</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>176265</t>
+          <t>13036521</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>WELVIS SILVA</t>
+          <t>LUAN V VAINIAROSKI</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>YB754729848BR</t>
+          <t>YB865615172BR</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>2027678</t>
+          <t>13441399</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>GARDENIA DANTAS</t>
+          <t>FERNANDO SANTOS</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>YB865580575BR</t>
+          <t>YB865619700BR</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>1937903</t>
+          <t>13369939</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>KELLY MCGILLIS</t>
+          <t>CARLOS HENRIQUE</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>YB865580425BR</t>
+          <t>YB865619404BR</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>177778</t>
+          <t>13904507</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>GUSTAVO BRITO</t>
+          <t>NILZA OLIVEIRA</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>YB754737552BR</t>
+          <t>YB865622862BR</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>177826</t>
+          <t>12470609</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>RONALDO TRINDADE</t>
+          <t>JOANA XAVIER</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>YB754737795BR</t>
+          <t>YB865609132BR</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>179581</t>
+          <t>13154600</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>JOSE ARAUJO</t>
+          <t>ANTONIA JANAINA</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>YB754746744BR</t>
+          <t>YB865616805BR</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>179767</t>
+          <t>13940913</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>RAFAEL SON</t>
+          <t>MARCIO SANTOS</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>YB754747679BR</t>
+          <t>YB865623491BR</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>43 dias</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>170620</t>
+          <t>13082462</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>WALIFE SILVA</t>
+          <t>ANA KELLE</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>YB754701371BR</t>
+          <t>YB865616093BR</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>177702</t>
+          <t>13578615</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>MARIA REIS</t>
+          <t>GABRIEL SILVA</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>YB754737155BR</t>
+          <t>YB865621218BR</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>11499081</t>
+          <t>13710537</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>GENILDO MAGALHAES</t>
+          <t>DANIEL SILVA</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>YB865598576BR</t>
+          <t>YB865621368BR</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>10656534</t>
+          <t>13154585</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>ANTONIO NOGUEIRA</t>
+          <t>ANTONIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>YB865591927BR</t>
+          <t>YB865616725BR</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>314978</t>
+          <t>13710639</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>RAIMUNDO SILVA</t>
+          <t>GABRIEL CHAVES</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>YB865578130BR</t>
+          <t>YB865621500BR</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>315359</t>
+          <t>12877621</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>JAQUELINE BRAGA</t>
+          <t>WEULES GUILHERME</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>YB865578894BR</t>
+          <t>YB865612817BR</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>11217061</t>
+          <t>13904505</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>ANA SANTOS</t>
+          <t>JESUILSON CAMPOS</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>YB865596632BR</t>
+          <t>YB865622859BR</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>10656296</t>
+          <t>12877790</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>ANA MARTINS</t>
+          <t>MARIKAWA JURUNA</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>YB865590705BR</t>
+          <t>YB865613463BR</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>179950</t>
+          <t>13036589</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>BRUNNO TEIXEIRA</t>
+          <t>DION LIMA</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>YB754748590BR</t>
+          <t>YB865615518BR</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>315391</t>
+          <t>13820515</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>MAURICIO SOUZA</t>
+          <t>KRISTAL JF</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>YB865579064BR</t>
+          <t>YB865622275BR</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>2050748</t>
+          <t>12877631</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>ALINY BRITO</t>
+          <t>TAMIRIS SAMPAIO</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>YB865580601BR</t>
+          <t>YB865612865BR</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>180419</t>
+          <t>12797872</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>KAILA TEIXEIRA</t>
+          <t>CARLOS DANIEL</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>YB754750956BR</t>
+          <t>YB865612295BR</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>3468439</t>
+          <t>13710559</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>LUZIA DE PAULA</t>
+          <t>ELAINE CORTEZ</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>YB865582562BR</t>
+          <t>YB865621487BR</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>10656528</t>
+          <t>13186300</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>SABRINA RIBEIRO</t>
+          <t>TEODORICO SOUSA</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>YB865591895BR</t>
+          <t>YB865617607BR</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>180959</t>
+          <t>13186348</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>RENATO SANTOS</t>
+          <t>IVAM FIGUEIRA</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>YB865575252BR</t>
+          <t>YB865617862BR</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>7540586</t>
+          <t>13186290</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>BRUNO ALEXANDRE</t>
+          <t>JAMSON FERREIRA</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>YB865589472BR</t>
+          <t>YB865617553BR</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>10887677</t>
+          <t>13340438</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>TALISON SOUZA</t>
+          <t>ELIANE BERNAL</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>YB865593596BR</t>
+          <t>YB865619086BR</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>11306289</t>
+          <t>12396116</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>MARIA LINDA</t>
+          <t>REGINA SANTOS</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>YB865597085BR</t>
+          <t>YB865607940BR</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>11583759</t>
+          <t>13154575</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>GILBERTO RONDON</t>
+          <t>RODRIGO QUEIROZ</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>YB865599293BR</t>
+          <t>YB865616677BR</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>178435</t>
+          <t>12798028</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>MARCOS P S FERREIRA</t>
+          <t>STEFHANE RODRIGUES</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>YB754740976BR</t>
+          <t>YB865612560BR</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>11722807</t>
+          <t>12797828</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>JONAS COELHO</t>
+          <t>OCINEI FURTADO</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>YB865600005BR</t>
+          <t>YB865612074BR</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>11583749</t>
+          <t>13036486</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>VALENTIM JESUS</t>
+          <t>TEC NYCOLAS</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>YB865599245BR</t>
+          <t>YB865614985BR</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>178834</t>
+          <t>12470621</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>MARIA JEANE</t>
+          <t>PAULO PEREIRA</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>YB754742994BR</t>
+          <t>YB865609194BR</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>10656496</t>
+          <t>13820483</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>GUSTAVO GONCALVES</t>
+          <t>FELIPE FERREIRA</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>YB865591723BR</t>
+          <t>YB865622111BR</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>6560559</t>
+          <t>12995384</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>JUCELY ODRIGUES</t>
+          <t>DANILO OLIVEIRA</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>YB865585833BR</t>
+          <t>YB865614336BR</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>7540491</t>
+          <t>12995495</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>DIEGO ARAUJO</t>
+          <t>LUIZ JUNIOR</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>YB865588980BR</t>
+          <t>YB865614628BR</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>7540485</t>
+          <t>12624246</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>ANTONIO GUIMARAES</t>
+          <t>ELIANA B FERREIRA</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>YB865588945BR</t>
+          <t>YB865609821BR</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>11047454</t>
+          <t>12877687</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>EDUARDO PONTES</t>
+          <t>ADRIANE SILVA</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>YB865594455BR</t>
+          <t>YB865613154BR</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>11499079</t>
+          <t>13082556</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>MIRIOSMAR PILAR</t>
+          <t>FERNANDO DUTRA</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>YB865598562BR</t>
+          <t>YB865616181BR</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>11139114</t>
+          <t>13820487</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>GENIVALDO ABREU</t>
+          <t>RAFAEL SILVA</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>YB865596266BR</t>
+          <t>YB865622139BR</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>11499077</t>
+          <t>12682507</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>ANTONIO COSTA</t>
+          <t>ABNOR PAZ</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>YB865598559BR</t>
+          <t>YB865610215BR</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>11854288</t>
+          <t>12769291</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>VOLFRAN SANTOS</t>
+          <t>RAMILY SILVA</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>YB865601187BR</t>
+          <t>YB865611621BR</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>10656252</t>
+          <t>12733387</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>DANIELA MORAIS</t>
+          <t>OZIEL SANTOS</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>YB865590475BR</t>
+          <t>YB865610802BR</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>177554</t>
+          <t>13082460</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>SARA V D SILVA</t>
+          <t>THAIS VIEIRA</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>YB754736415BR</t>
+          <t>YB865616076BR</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>10656593</t>
+          <t>12150312</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>THIAGO AMARAL</t>
+          <t>GINOVEVA LANZARIM</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>YB865592220BR</t>
+          <t>YB865606198BR</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>315054</t>
+          <t>13441591</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>IRINEI SILVA</t>
+          <t>JOELSON CIRIACO</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>YB865578537BR</t>
+          <t>YB865620481BR</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>10656428</t>
+          <t>13820579</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>MONICA PEREIRA</t>
+          <t>PAULO ARAUJO</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>YB865591365BR</t>
+          <t>YB865622536BR</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>11108780</t>
+          <t>13369941</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>THAIS ARAUJO</t>
+          <t>KEDNA SILVA</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>YB865594897BR</t>
+          <t>YB865619418BR</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>177670</t>
+          <t>13311036</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>KAMILLA SANTOS</t>
+          <t>DAVI SOUZA</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>YB754736999BR</t>
+          <t>YB865618721BR</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>7540746</t>
+          <t>13710551</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>RONALDO BRIZOLA</t>
+          <t>DIONE BARROS</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>YB865590294BR</t>
+          <t>YB865621439BR</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>3790697</t>
+          <t>11968104</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>LUCIMARA SANTOS</t>
+          <t>MESSIAS FILHO</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>YB865583608BR</t>
+          <t>YB865602032BR</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>7540477</t>
+          <t>13186278</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>DECIO OLIVEIRA</t>
+          <t>JEFSON FERREIRA</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>YB865588905BR</t>
+          <t>YB865617496BR</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>7540423</t>
+          <t>12624178</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>FERNANDA ROSA</t>
+          <t>NATANAEL MODESTO</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>YB865588636BR</t>
+          <t>YB865609486BR</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>7540736</t>
+          <t>13820567</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>VITOR OLIVEIRA</t>
+          <t>MAIKE CONCEICAO</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>YB865590232BR</t>
+          <t>YB865622465BR</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>7540078</t>
+          <t>12359857</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>IVANIL ARRUDA</t>
+          <t>EDUARDO SANTOS</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>YB865586887BR</t>
+          <t>YB865607613BR</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>175097</t>
+          <t>12995426</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>JEANE BARROS</t>
+          <t>JOAO BATISTA</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>YB754723947BR</t>
+          <t>YB865614557BR</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>175607</t>
+          <t>13186284</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>MARCOS DILL</t>
+          <t>WENDER</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>YB754726529BR</t>
+          <t>YB865617522BR</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>176586</t>
+          <t>12995353</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>CAIO MAIA</t>
+          <t>THAILANE NASCIMENTO</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>YB754731461BR</t>
+          <t>YB865614177BR</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>1039680</t>
+          <t>12246353</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>JOSSELIA CRUZ</t>
+          <t>KEREM LIRA</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>YB865579886BR</t>
+          <t>YB865606405BR</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>172745</t>
+          <t>12877629</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>ISRRAEL FERREIRA</t>
+          <t>ANTONIO MACHADO</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>YB754712065BR</t>
+          <t>YB865612851BR</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>179073</t>
+          <t>12995374</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>MARCOS OLIVEIRA</t>
+          <t>JOSE SANTOS</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>YB754744187BR</t>
+          <t>YB865614282BR</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>178619</t>
+          <t>13036454</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>PAPHAEZ P TAKASU</t>
+          <t>JOAO VICTOR</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>YB754741906BR</t>
+          <t>YB865614818BR</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>53 dias</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>3269770</t>
+          <t>179853</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>WARISTON GOMES</t>
+          <t>ALEXANDRO SOARES</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>YB865581805BR</t>
+          <t>YB754748113BR</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>180715</t>
+          <t>12470332</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>DAIANE BRITO</t>
+          <t>ANTONIA FERREIRA</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>YB865573999BR</t>
+          <t>YB865608715BR</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>3814739</t>
+          <t>181470</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>BRUNA AZEVEDO</t>
+          <t>ROBSON PEREIRA</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>YB865583660BR</t>
+          <t>YB865577797BR</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>10656518</t>
+          <t>12733378</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>THONY RODRIGUES</t>
+          <t>ALICE OLIVEIRA</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>YB865591842BR</t>
+          <t>YB865610762BR</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>10656306</t>
+          <t>12797728</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>MARIA MIKAELLE</t>
+          <t>LEIVI DAMAZIO</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>YB865590759BR</t>
+          <t>YB865611860BR</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>180615</t>
+          <t>12246349</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>JAINE OLIVEIRA MEIRA</t>
+          <t>MARIA VANUZA</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>YB754751948BR</t>
+          <t>YB865606388BR</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>4634792</t>
+          <t>12733403</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>TAFFILA DYANA</t>
+          <t>ANTONIA ALMEIDA</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>YB865584206BR</t>
+          <t>YB865610881BR</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>4962820</t>
+          <t>13710643</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>LEANDRO PEREIRA</t>
+          <t>THAINARA BORGES</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>YB865584696BR</t>
+          <t>YB865621527BR</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>6539407</t>
+          <t>12995400</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>ANA PAULA SILVEIRA</t>
+          <t>JOAO BENTO</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>YB865585762BR</t>
+          <t>YB865614424BR</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>14 dias</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>6862282</t>
+          <t>12150146</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>ALEX WILLIAM</t>
+          <t>BUTHEGLO MAGALHAES</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>YB865586207BR</t>
+          <t>YB865605325BR</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>11108818</t>
+          <t>12624236</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>DIOGO SILVA</t>
+          <t>NATTIELY PEREIRA</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>YB865595084BR</t>
+          <t>YB865609778BR</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>3468375</t>
+          <t>12470352</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>CLAUDINEI SENA</t>
+          <t>JOSIELY MONTEIRO</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>YB865582240BR</t>
+          <t>YB865608812BR</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>180635</t>
+          <t>12150120</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>CRISTIANE RAMOS</t>
+          <t>RAY SANTOS</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>YB754752047BR</t>
+          <t>YB865605192BR</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>4483411</t>
+          <t>12246403</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>INDIANARA ALBUQUERQUE</t>
+          <t>FRANCISCO LIRA</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>YB865584020BR</t>
+          <t>YB865606652BR</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>10656300</t>
+          <t>11380676</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>ISAEL PEDRO</t>
+          <t>JHIEFFESSON ANJOS</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>YB865590728BR</t>
+          <t>YB865597831BR</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>10656597</t>
+          <t>12733389</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>GEYVISON SILVA</t>
+          <t>THAINARA VILELA</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>YB865592247BR</t>
+          <t>YB865610816BR</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>3139043</t>
+          <t>12290719</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>MARILDA MENDES</t>
+          <t>JOO VICTOR ANCHIETA</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>YB865581403BR</t>
+          <t>YB865607026BR</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>11685208</t>
+          <t>12624184</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>THAIANE FIGUEIRA</t>
+          <t>LINDA OLIVEIRA</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>YB865599792BR</t>
+          <t>YB865609512BR</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>178652</t>
+          <t>12624164</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>ROMARIO MACHADO</t>
+          <t>ADRIA DIAS</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>YB754742075BR</t>
+          <t>YB865609415BR</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>56 dias</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>11072434</t>
+          <t>12733417</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>WANDRE F CEBALIO</t>
+          <t>LILIA LIMA</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>YB865594530BR</t>
+          <t>YB865610952BR</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>181358</t>
+          <t>12290745</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>FELIPE SOUZA</t>
+          <t>LETICIA SILVA</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>YB865577222BR</t>
+          <t>YB865607159BR</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>11138952</t>
+          <t>12290735</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>RAFAEL BLINI</t>
+          <t>CITONIO SOUZA</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>YB865595447BR</t>
+          <t>YB865607105BR</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>180035</t>
+          <t>10656393</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>MOROLLA</t>
+          <t>NATANAEL REIS</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>YB754749017BR</t>
+          <t>YB865591198BR</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>177935</t>
+          <t>10887593</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>MICRIANE BATISTA</t>
+          <t>JOSIANE BARBOSA</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>YB754738399BR</t>
+          <t>YB865593154BR</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>11499019</t>
+          <t>12359873</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>HELLEN PEREIRA</t>
+          <t>ROGENHA BARRETO</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>YB865598267BR</t>
+          <t>YB865607692BR</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>7540574</t>
+          <t>12396635</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>PATRICIA OLIVEIRA</t>
+          <t>ADRIANO SANTOS</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>YB865589415BR</t>
+          <t>YB865608256BR</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>7540415</t>
+          <t>12150096</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>LORRAN SILVA</t>
+          <t>PAULO REIS</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>YB865588596BR</t>
+          <t>YB865605073BR</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>11217039</t>
+          <t>181402</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>RODRIGO OLIVEIRA</t>
+          <t>MARCELO SILVA</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>YB865596527BR</t>
+          <t>YB865604325BR</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>3468409</t>
+          <t>12073410</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>VITOR PIAU</t>
+          <t>KATIANE SANTOS</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>YB865582412BR</t>
+          <t>YB865604095BR</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>3242869</t>
+          <t>12470399</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>NEUSILENE BRITO</t>
+          <t>ELISSON MENDONCA</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>YB865581712BR</t>
+          <t>YB865609058BR</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>5639249</t>
+          <t>11499097</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>DIANA PEREIRA</t>
+          <t>GUILHERME COSTA</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>YB865585135BR</t>
+          <t>YB865598655BR</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>3211577</t>
+          <t>12006863</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>ANA SANTOS</t>
+          <t>SAMILLA AZEVEDO</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>YB865581575BR</t>
+          <t>YB865602797BR</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>3886018</t>
+          <t>11939029</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>GILSON JUNIOR</t>
+          <t>JOZIMAR JUNIOR</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>YB865583775BR</t>
+          <t>YB865601862BR</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>3468429</t>
+          <t>12290687</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>MARIA LIMA</t>
+          <t>CREUZA OLIVEIRA</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>YB865582514BR</t>
+          <t>YB865606860BR</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>10887536</t>
+          <t>12682495</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>ANTONIA SANTOS</t>
+          <t>WERBET ARAUJO</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>YB865592879BR</t>
+          <t>YB865610158BR</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>11139056</t>
+          <t>12624230</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>DANIEL SANTOS</t>
+          <t>LUIZ NASCIMENTO</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>YB865595977BR</t>
+          <t>YB865609747BR</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>7540253</t>
+          <t>11854264</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>JUSSIANE SILVA</t>
+          <t>ELIZABETH SOUSA</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>YB865587763BR</t>
+          <t>YB865601068BR</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>180089</t>
+          <t>11217021</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>JOSE C SOUZA</t>
+          <t>DIEGO SILVA</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>YB754749286BR</t>
+          <t>YB865596439BR</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>6823472</t>
+          <t>176991</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>VITORIA FEITOSA</t>
+          <t>ARTHUR G G SILVA</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>YB865586122BR</t>
+          <t>YB754733520BR</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>5045035</t>
+          <t>3882261</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>THALISON BARBOSA</t>
+          <t>RIBAMAR SOUZA</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>YB865584753BR</t>
+          <t>YB865583758BR</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>178925</t>
+          <t>12682505</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>JOAO COUTO</t>
+          <t>ADELSON CASTRO</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>YB754743442BR</t>
+          <t>YB865610201BR</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>10656604</t>
+          <t>12073446</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>AUXILIADORA SILVA</t>
+          <t>TAYLANE SOUZA</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>YB865592278BR</t>
+          <t>YB865604271BR</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>178324</t>
+          <t>12105688</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>DEISIANE BORGES</t>
+          <t>ARTHUR COUTO</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>YB754740429BR</t>
+          <t>YB865604943BR</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>7540365</t>
+          <t>12006929</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>FABIANO C LOPES</t>
+          <t>CLEY DUARTE</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>YB865588344BR</t>
+          <t>YB865603126BR</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>11217019</t>
+          <t>12105598</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>BRAYAN RAMOS</t>
+          <t>PAULO CASTRO</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>YB865596425BR</t>
+          <t>YB865604489BR</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>67 dias</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>173159</t>
+          <t>11968098</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>JOICE CERDEIRA</t>
+          <t>JORCELIO SILVA</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>YB754722663BR</t>
+          <t>YB865602001BR</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>175077</t>
+          <t>12246429</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>MARA LUCIA</t>
+          <t>JOSE NASCIMENTO</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>YB754723845BR</t>
+          <t>YB865606785BR</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>10887508</t>
+          <t>12624180</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>MATHEUS ALMEIDA</t>
+          <t>MILTON ALMEIDA</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>YB865592785BR</t>
+          <t>YB865609490BR</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>11217065</t>
+          <t>12877784</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>VITORIA SOARES</t>
+          <t>MARIO PAULA</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>YB865596650BR</t>
+          <t>YB865613432BR</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>4919747</t>
+          <t>12682483</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>GERALDO SOUSA</t>
+          <t>WILSON LIRA</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>YB865584648BR</t>
+          <t>YB865610095BR</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>175019</t>
+          <t>12769279</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>JAMES SANTOS</t>
+          <t>GUSTAVO MOTA</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>YB754723540BR</t>
+          <t>YB865611564BR</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>1816500</t>
+          <t>12150156</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>ANA BARROS</t>
+          <t>CAMILA ROSA</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>YB865580354BR</t>
+          <t>YB865605379BR</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>179813</t>
+          <t>12150200</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>MARIA MESCOUTO</t>
+          <t>RIKELSON MELO</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>YB754747912BR</t>
+          <t>YB865605609BR</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>177520</t>
+          <t>12682523</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>PAULA SILVA</t>
+          <t>TIAGO DEBONA</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>YB754736248BR</t>
+          <t>YB865610317BR</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>180621</t>
+          <t>12150296</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>MAYARA MALDONATO</t>
+          <t>ADRIANA SODRE</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>YB754751979BR</t>
+          <t>YB865606119BR</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>4781789</t>
+          <t>3468427</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>RAYSSA NASCIMENTO</t>
+          <t>HWENDSON SILVA</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>YB865584435BR</t>
+          <t>YB865582505BR</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>180413</t>
+          <t>11580764</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>CLEIDIANE PINTO</t>
+          <t>DANIEL FREIRE</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>YB754750925BR</t>
+          <t>YB865599112BR</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>301705</t>
+          <t>12150206</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>JEISSIELLY MOURA</t>
+          <t>WELLINGTON SOUZA</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>YB865578072BR</t>
+          <t>YB865605630BR</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>180393</t>
+          <t>12006796</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>KATIANE NASCIMENTO</t>
+          <t>JOSE DUTRA</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>YB754750823BR</t>
+          <t>YB865602457BR</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>180225</t>
+          <t>13082438</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>EDSON MATIAS</t>
+          <t>CAUAN SILVA</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>YB754749975BR</t>
+          <t>YB865615946BR</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>180331</t>
+          <t>12073396</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>CLAUDIVANI SANTO</t>
+          <t>JOAO MATOS</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>YB754750505BR</t>
+          <t>YB865604020BR</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>7540142</t>
+          <t>12006822</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>MOISES VIEIRA</t>
+          <t>ISA LIMAS</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>YB865587216BR</t>
+          <t>YB865602580BR</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>314984</t>
+          <t>12073356</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>FRANCISCO H B SOUZA</t>
+          <t>AMANDA BARBOZA</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>YB865578165BR</t>
+          <t>YB865603829BR</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>315407</t>
+          <t>12105632</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>ANDRIELE SANTOS</t>
+          <t>CRISLENE FREITAS</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>YB865579149BR</t>
+          <t>YB865604665BR</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>4912479</t>
+          <t>12150092</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>JOSINALDO PINTO</t>
+          <t>VALDINEI LAIOLA</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>YB865584625BR</t>
+          <t>YB865605056BR</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>10656417</t>
+          <t>12150112</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>GUSTAVO SARUBI</t>
+          <t>RAYSSA SILVA DIAS</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>YB865591312BR</t>
+          <t>YB865605158BR</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>3468369</t>
+          <t>12046551</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>ANTONIO BARAUNA</t>
+          <t>DANIELA OLIVEIRA</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>YB865582219BR</t>
+          <t>YB865603523BR</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>181446</t>
+          <t>12150318</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>MARIA MOURA</t>
+          <t>JADER COSTA</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>YB865577678BR</t>
+          <t>YB865606224BR</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>6671387</t>
+          <t>12246254</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>EGLA SANTOS</t>
+          <t>GRAUCILENE AMORIM</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>YB865586025BR</t>
+          <t>YB865606330BR</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>181162</t>
+          <t>12284181</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>FABIO OLIVEIRA</t>
+          <t>DEIVID DANTAS</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>YB865576213BR</t>
+          <t>YB865606811BR</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>178071</t>
+          <t>12150150</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>LEOCIENE BRUCE</t>
+          <t>LINDERLEI NETA</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>YB754739085BR</t>
+          <t>YB865605348BR</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>179233</t>
+          <t>11618028</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>VANILSON SOUSA</t>
+          <t>MAICO SULZBACHER</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>YB754745001BR</t>
+          <t>YB865599378BR</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>178318</t>
+          <t>12150094</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>MATEUS ALVES</t>
+          <t>LETICIA COSME</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>YB754740392BR</t>
+          <t>YB865605060BR</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>171466</t>
+          <t>12150224</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>JOSE CARLOS P SILVA</t>
+          <t>ALISSON NITZ ARAUJO</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>YB754705585BR</t>
+          <t>YB865605728BR</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>71 dias</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>176688</t>
+          <t>12006840</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>MARIA ELIENE</t>
+          <t>LUYANA LIMA</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>YB754731974BR</t>
+          <t>YB865602678BR</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>171802</t>
+          <t>12006919</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>WILDICLEY CAMPELO</t>
+          <t>KELYMAR RODRIGUES</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>YB754707272BR</t>
+          <t>YB865603072BR</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>177859</t>
+          <t>11765516</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>RAIANE MORAES</t>
+          <t>THOMAZ NUNES</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>YB754737985BR</t>
+          <t>YB865600867BR</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>177586</t>
+          <t>12624240</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>INALDO SILVA</t>
+          <t>YANKA BRITO</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>YB754736574BR</t>
+          <t>YB865609795BR</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>7419687</t>
+          <t>12246421</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>LEONILDO SILVA</t>
+          <t>THAMIRIS COSTA</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>YB865586405BR</t>
+          <t>YB865606745BR</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>7540371</t>
+          <t>12073430</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>MADSON LOPES</t>
+          <t>LUIZINHO</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>YB865588375BR</t>
+          <t>YB865604197BR</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>180855</t>
+          <t>12105602</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>ELLIS COSTA</t>
+          <t>SILVANIA PAIVA</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>YB865574739BR</t>
+          <t>YB865604501BR</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>3834655</t>
+          <t>12150098</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>DANY P ARAUJO</t>
+          <t>RAFAEL NASCIMENTO</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>YB865583713BR</t>
+          <t>YB865605087BR</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>3213901</t>
+          <t>12470350</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>REIJE CLENE LARA</t>
+          <t>MARIA EDUARDA</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>YB865581584BR</t>
+          <t>YB865608809BR</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>6797384</t>
+          <t>11139022</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>ALINE OLIVEIRA</t>
+          <t>BRENDA NASCIMENTO</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>YB865586096BR</t>
+          <t>YB865595795BR</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>180839</t>
+          <t>12359897</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>LEIDY SOARES</t>
+          <t>EUDES RIBEIRO</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>YB865574645BR</t>
+          <t>YB865607817BR</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>179577</t>
+          <t>12624393</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>MANOEL MATEUS</t>
+          <t>ERONALDO SILVA</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>YB754746727BR</t>
+          <t>YB865609883BR</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>6518109</t>
+          <t>2064179</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>RENAN EMANOEL</t>
+          <t>MARTA DA LUZ</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>YB865585728BR</t>
+          <t>YB865580632BR</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>180883</t>
+          <t>11854248</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>VANESA FERRAZ</t>
+          <t>GABRIELA ASSUNCAO</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>YB865574875BR</t>
+          <t>YB865600986BR</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>3745379</t>
+          <t>12682600</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>JACKELINE CANDIDO</t>
+          <t>FRANCISCA SANTOS</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>YB865583506BR</t>
+          <t>YB865610498BR</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>179857</t>
+          <t>12246417</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>ELSON MACHADO</t>
+          <t>LUCIENE SILVA</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>YB754748135BR</t>
+          <t>YB865606723BR</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>6598406</t>
+          <t>12006858</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>LEANDRA CAVALCANTE</t>
+          <t>GISLAYNE COSTA</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>YB865585904BR</t>
+          <t>YB865602770BR</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>3468493</t>
+          <t>12470633</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>NELSON DE OLIVEIRA</t>
+          <t>MARIA SOUSA</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>YB865582845BR</t>
+          <t>YB865609251BR</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>178569</t>
+          <t>11685212</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>MARCELO BARROSO</t>
+          <t>HENRIQUE SANTOS</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>YB754741659BR</t>
+          <t>YB865599815BR</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>82 dias</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>178425</t>
+          <t>12733348</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>KEILA COSTA</t>
+          <t>MARIA NASCIMENTO</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>YB754740928BR</t>
+          <t>YB865610609BR</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>177652</t>
+          <t>12359871</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>MARCO LEVY</t>
+          <t>MICHELLE MARTINS</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>YB754736906BR</t>
+          <t>YB865607689BR</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>10887611</t>
+          <t>11306267</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>PAULO CRISTIANO</t>
+          <t>DIEIMERSON PEREIRA</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>YB865593242BR</t>
+          <t>YB865596972BR</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>5908663</t>
+          <t>11938967</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>NAYARA LEITE</t>
+          <t>ANTONIO SILVA</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>YB865585507BR</t>
+          <t>YB865601553BR</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>181178</t>
+          <t>12150104</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>DIOGENES RAMOS</t>
+          <t>MILANE SANTOS</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>YB865576315BR</t>
+          <t>YB865605113BR</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>181396</t>
+          <t>12073346</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>VIERA CAMINHES</t>
+          <t>THAYSON NASCIMENTO</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>YB865577412BR</t>
+          <t>YB865603775BR</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>7540411</t>
+          <t>11380708</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>TAINARA DUTRA</t>
+          <t>JOSENILTON DAMASCENO</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>YB865588579BR</t>
+          <t>YB865597995BR</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>6635512</t>
+          <t>11891630</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>JORDANA LUMINA</t>
+          <t>REINALDO LARA</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>YB865585966BR</t>
+          <t>YB865601258BR</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>7540331</t>
+          <t>11968156</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>JOSE RODRIGUES</t>
+          <t>JEREMIAS JUNIOR</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>YB865588171BR</t>
+          <t>YB865602324BR</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>178836</t>
+          <t>7540181</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>MARCOS ALMEIDA</t>
+          <t>JERRY ROCHA</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>YB754743005BR</t>
+          <t>YB865587406BR</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>181196</t>
+          <t>12150270</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>SILMARA ALVES</t>
+          <t>DAYANE LUZ</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>YB865576403BR</t>
+          <t>YB865605983BR</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>10887780</t>
+          <t>11685168</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>ANDRE FRIAS</t>
+          <t>TIAGO SILVA</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>YB865594132BR</t>
+          <t>YB865599585BR</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>7540291</t>
+          <t>12769243</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>DIEGO SOUZA</t>
+          <t>JOSUE SILVA</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>YB865587967BR</t>
+          <t>YB865611388BR</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>89 dias</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>377162</t>
+          <t>11968130</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>BRUNO GODOI</t>
+          <t>THAINE SOUZA</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>YB865579308BR</t>
+          <t>YB865602179BR</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>178809</t>
+          <t>11499033</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>JOSE CONCEICAO</t>
+          <t>XANDE</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>YB754742875BR</t>
+          <t>YB865598338BR</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>179151</t>
+          <t>12359835</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>ANDERSON MIGUEL</t>
+          <t>JOAO QUEIROZ</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>YB754744575BR</t>
+          <t>YB865607508BR</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>180789</t>
+          <t>11854232</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>MARIVALDO JUNIOR</t>
+          <t>CARLOS NASCIMENTO</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>YB865574380BR</t>
+          <t>YB865600907BR</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>180655</t>
+          <t>12105636</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>CUSTODIO SANTANA</t>
+          <t>PEDRO QUEIROZ</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>YB754752152BR</t>
+          <t>YB865604682BR</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>181075</t>
+          <t>11352545</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>LUCIMAR SILVA</t>
+          <t>LUCIA OLIVEIRA</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>YB865575836BR</t>
+          <t>YB865597519BR</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>7540287</t>
+          <t>11217097</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>DAYANE VELOSO</t>
+          <t>MONICA SOUZA</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>YB865587940BR</t>
+          <t>YB865596819BR</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>180475</t>
+          <t>11939007</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>CAROL PAIVA</t>
+          <t>CRISLAINE FERREIRA</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>YB754751231BR</t>
+          <t>YB865601757BR</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>178700</t>
+          <t>12105612</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>WESLEY LIMA</t>
+          <t>FELIPE LEMOS</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>YB754742328BR</t>
+          <t>YB865604563BR</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>179583</t>
+          <t>12470308</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>JAIRTON MARINHO</t>
+          <t>ROSEANE VELASQUEZ</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>YB754746758BR</t>
+          <t>YB865608582BR</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>181298</t>
+          <t>12470322</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>VITOR FERREIRA</t>
+          <t>MATHEUS MAIA</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>YB865576916BR</t>
+          <t>YB865608667BR</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>10887564</t>
+          <t>11138994</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>IZAQUE CONCEICAO</t>
+          <t>JOSE CORREA</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>YB865593018BR</t>
+          <t>YB865595654BR</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>178290</t>
+          <t>12470627</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>GABRIELA SILVA</t>
+          <t>BRENDA MIRA</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>YB754740256BR</t>
+          <t>YB865609225BR</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>10656332</t>
+          <t>12150260</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>GERALDO BORBA</t>
+          <t>WANDERSON RODRIGUES</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>YB865590881BR</t>
+          <t>YB865605935BR</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>180919</t>
+          <t>177879</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>BENEDITO MARTINS</t>
+          <t>PAULO NOGUEIRA</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>YB865575059BR</t>
+          <t>YB754738093BR</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>173739</t>
+          <t>11306285</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>OLIVEIRA ALVES</t>
+          <t>DAIANE NASCIMENTO</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>YB754717059BR</t>
+          <t>YB865597068BR</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>1227783</t>
+          <t>12105664</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>PEDRO F S</t>
+          <t>GEILSON COSTA</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>YB865580080BR</t>
+          <t>YB865604824BR</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>10887528</t>
+          <t>12150090</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>MARCELO OLIVEIRA</t>
+          <t>JUCILENE ARRUDA</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>YB865592825BR</t>
+          <t>YB865605042BR</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>5663156</t>
+          <t>12359817</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>ELIANE CARDOSO</t>
+          <t>TATIANE SILVA</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>YB865585189BR</t>
+          <t>YB865607410BR</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>178634</t>
+          <t>11139122</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>JARDEL LOPES</t>
+          <t>JUAN COSTA</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>YB754741985BR</t>
+          <t>YB865596306BR</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>179641</t>
+          <t>12733382</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>MAURO LIMA</t>
+          <t>HELTON SILVA</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>YB754747047BR</t>
+          <t>YB865610780BR</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>954603</t>
+          <t>12396649</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>JOSE CAMPOS</t>
+          <t>JULIO SILVA</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>YB865579753BR</t>
+          <t>YB865608327BR</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>177383</t>
+          <t>11968126</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>ANA NUNES</t>
+          <t>HELEM ALENCAR</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>YB754735548BR</t>
+          <t>YB865602151BR</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>175848</t>
+          <t>181302</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>JOSIMAR ALMEIDA</t>
+          <t>NADIANE DAMASCENO</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>YB754727762BR</t>
+          <t>YB865576933BR</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>177149</t>
+          <t>11380686</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>LEILSON STOCO</t>
+          <t>OHELBOM FEITOSA</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>YB754734349BR</t>
+          <t>YB865597880BR</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>178469</t>
+          <t>10656254</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>SARA COSTA</t>
+          <t>SUZANA DE OLIVEIRA F</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>YB754741146BR</t>
+          <t>YB865590484BR</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>178187</t>
+          <t>180055</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>DANILO BERNARDES</t>
+          <t>TIAGO SILVA</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>YB754739690BR</t>
+          <t>YB754749119BR</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>175205</t>
+          <t>10656468</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>CLLARA PEREIRA</t>
+          <t>MATEUS REIS</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>YB754724491BR</t>
+          <t>YB865591564BR</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>177654</t>
+          <t>10717096</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>ANTONIO GONCALVES</t>
+          <t>RAYLANE KEUSE</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>YB754736910BR</t>
+          <t>YB865592410BR</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>173639</t>
+          <t>10887534</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>E L GONCALVES</t>
+          <t>KAREN ROCHA</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>YB754716535BR</t>
+          <t>YB865592865BR</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>174857</t>
+          <t>3342819</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>RAILON SOUSA</t>
+          <t>ANDREZA SILVA</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>YB754722725BR</t>
+          <t>YB865581947BR</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>178662</t>
+          <t>3238818</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>BENEDITO M E NETO</t>
+          <t>JOSIANE RIBEIRO</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>YB754742124BR</t>
+          <t>YB865581709BR</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>95 dias</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>173561</t>
+          <t>7540002</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>JUCELINO SOUZA</t>
+          <t>JAKELLINE ANDRADE</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>YB754716141BR</t>
+          <t>YB865586502BR</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>7540756</t>
+          <t>12073468</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>RAFAEL VERDERAMO</t>
+          <t>GICELE SILVA</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>YB865590351BR</t>
+          <t>YB865604395BR</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>10656316</t>
+          <t>11352561</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>ANILTON OLIVEIRA</t>
+          <t>DANIEL MARINHO</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>YB865590802BR</t>
+          <t>YB865597598BR</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>181103</t>
+          <t>11765388</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>VILMAR MONTEIRO</t>
+          <t>LAURA SILVA</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>YB865575972BR</t>
+          <t>YB865600195BR</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>177560</t>
+          <t>10656288</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>ROSICLEUDO SILVA</t>
+          <t>TEREZINHA MENEZES</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>YB754736441BR</t>
+          <t>YB865590665BR</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>179948</t>
+          <t>12105588</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>MIRIAM RODRIGUES</t>
+          <t>RAQUEL COSTA</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>YB754748586BR</t>
+          <t>YB865604435BR</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>177855</t>
+          <t>11380694</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>SAID BRAGA</t>
+          <t>EVELLYN SILVA</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>YB754737950BR</t>
+          <t>YB865597920BR</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>178507</t>
+          <t>12006869</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>EULI MENESES</t>
+          <t>JACKSON CARREIRO</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>YB754741340BR</t>
+          <t>YB865602823BR</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>2479304</t>
+          <t>10656434</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>JOAO ELIANE</t>
+          <t>VALCICLEIA GOMES</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>YB865581068BR</t>
+          <t>YB865591391BR</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>178133</t>
+          <t>11765382</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>BRENO RONDON</t>
+          <t>DADY DELAS</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>YB754739417BR</t>
+          <t>YB865600155BR</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>178973</t>
+          <t>11072436</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>HERGEL FILHO</t>
+          <t>ANTONIO C SANTANA</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>YB754743685BR</t>
+          <t>YB865594543BR</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>176093</t>
+          <t>12150166</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>LIANDRESSON ABREU</t>
+          <t>JENNIFER FERREIRA</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>YB754728989BR</t>
+          <t>YB865605422BR</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>925292</t>
+          <t>12105634</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>JOAO RICARDO</t>
+          <t>WALISON SOUZA</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>YB865579625BR</t>
+          <t>YB865604679BR</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>178698</t>
+          <t>3673055</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>GEOVANA SILVA</t>
+          <t>SUELANI BENTES</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>YB754742314BR</t>
+          <t>YB865583316BR</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>3749584</t>
+          <t>11891666</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>RODRIGO FERNANDES</t>
+          <t>AUGUSTO CORREA</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>YB865583545BR</t>
+          <t>YB865601448BR</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>179885</t>
+          <t>11108788</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>LUANA LARROZA</t>
+          <t>CLEIDILENE ALVES</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>YB754748277BR</t>
+          <t>YB865594937BR</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>177610</t>
+          <t>11765464</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>EDILENE LOPES DO O</t>
+          <t>RUTH SILVA</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>YB754736693BR</t>
+          <t>YB865600592BR</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>10656302</t>
+          <t>11217099</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>GEDNA OLIVEIRA</t>
+          <t>SUELI OLIVEIRA</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>YB865590731BR</t>
+          <t>YB865596822BR</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>180079</t>
+          <t>10887742</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>FRANCIELLI SILVA</t>
+          <t>SIRLANDE RODRIGUES</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>YB754749238BR</t>
+          <t>YB865593931BR</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>181119</t>
+          <t>12359891</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>RAFAEL FAGUNDES</t>
+          <t>GABRIEL GONCALVES</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>YB865576068BR</t>
+          <t>YB865607785BR</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>3644223</t>
+          <t>11380640</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>SILVANO SOARES</t>
+          <t>DERISON SILVA</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>YB865583302BR</t>
+          <t>YB865597641BR</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>7540197</t>
+          <t>12006818</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>ANA DUARTE</t>
+          <t>MIRIAN SILVA</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>YB865587485BR</t>
+          <t>YB865602562BR</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>178654</t>
+          <t>10887728</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>EVINHA SILVA</t>
+          <t>ANTONIO NETO</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>YB754742084BR</t>
+          <t>YB865593865BR</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>315306</t>
+          <t>12073384</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>KARINA MARQUES</t>
+          <t>CHARLES OLIVEIRA</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>YB865578639BR</t>
+          <t>YB865603965BR</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>2478451</t>
+          <t>11765448</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>ROMULO SILVA</t>
+          <t>MAICON SILVA</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>YB865581054BR</t>
+          <t>YB865600513BR</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>178521</t>
+          <t>12006899</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>POLIANE OLIVEIRA</t>
+          <t>TIAGO REIS</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>YB754741415BR</t>
+          <t>YB865602973BR</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>180283</t>
+          <t>11499043</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>JOSE SILVA</t>
+          <t>LUCAS ANTUNES</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>YB754750267BR</t>
+          <t>YB865598386BR</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>179223</t>
+          <t>11580756</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>KARINE LOPES</t>
+          <t>DANIEL ANTUNES</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>YB754744955BR</t>
+          <t>YB865599072BR</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>179819</t>
+          <t>11352543</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>ALEXANDER VIEIRA</t>
+          <t>AMANDA MORAIS</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>YB754747943BR</t>
+          <t>YB865597505BR</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>6572485</t>
+          <t>12046585</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>JADY CORREIA</t>
+          <t>JONATHAN OLIVEIRA</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>YB865585878BR</t>
+          <t>YB865603700BR</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>181340</t>
+          <t>11765456</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>JOSIEL MARTINS</t>
+          <t>DIMAS FROTA</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>YB865577134BR</t>
+          <t>YB865600558BR</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>181434</t>
+          <t>11722821</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>CECILIA CEZIMBRA</t>
+          <t>LUCIANO SOUZA</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>YB865577602BR</t>
+          <t>YB865600080BR</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>180679</t>
+          <t>10887625</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>SUSAMAR ALCANTARA</t>
+          <t>AGATA RODRIGUES</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>YB754752271BR</t>
+          <t>YB865593313BR</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>175597</t>
+          <t>11939021</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>D MENDES DE SOUZA</t>
+          <t>ADILSON SILVA</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>YB754726475BR</t>
+          <t>YB865601828BR</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>173785</t>
+          <t>10887754</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>LUIZ SILVA</t>
+          <t>CRISANVANIA HEINEN</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>YB754717297BR</t>
+          <t>YB865594000BR</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>180235</t>
+          <t>11939025</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>VITOR A V SANTOS</t>
+          <t>ELIZANDRO SILVA</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>YB754750029BR</t>
+          <t>YB865601845BR</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>177516</t>
+          <t>11765498</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>SEBASTIAO FILHO</t>
+          <t>ERICK LIMA</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>YB754736225BR</t>
+          <t>YB865600779BR</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>180301</t>
+          <t>12046495</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>JAMISON NASCIMENTO</t>
+          <t>VICTOR SOUSA</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>YB754750355BR</t>
+          <t>YB865603228BR</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>172717</t>
+          <t>12006921</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>RAFAEL JESUS</t>
+          <t>DORVALINO SILVA</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>YB754711918BR</t>
+          <t>YB865603086BR</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>3201707</t>
+          <t>1975286</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>NATHY ARIBEIRO</t>
+          <t>CLAUDETE SILVA</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>YB865581553BR</t>
+          <t>YB865580473BR</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>171117</t>
+          <t>12006828</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>RAIMUNDA LIMA</t>
+          <t>DAMIAO BERGO</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>YB754703845BR</t>
+          <t>YB865602616BR</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>174395</t>
+          <t>11072452</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>MAYELI SILVA</t>
+          <t>JAINE OLIVEIRA</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>YB754720398BR</t>
+          <t>YB865594645BR</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>6924880</t>
+          <t>3637732</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>SIRLEIDE SANTOS</t>
+          <t>JOSICLEYSON MOREIRA</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>YB865586290BR</t>
+          <t>YB865583280BR</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>180281</t>
+          <t>10887689</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>LUAN LIMA</t>
+          <t>BORIS MARTINS</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>YB754750253BR</t>
+          <t>YB865593653BR</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>7540217</t>
+          <t>11765416</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>JAIRO OLIVEIRA</t>
+          <t>RAFAEL OLIVEIRA</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>YB865587587BR</t>
+          <t>YB865600337BR</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>99 dias</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>10656260</t>
+          <t>7540249</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>ANA PEREIRA</t>
+          <t>WILLIAMS PEREIRA</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>YB865590515BR</t>
+          <t>YB865587746BR</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>180435</t>
+          <t>7540528</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>FERNANDA GONZAGA</t>
+          <t>NATHELE MORAES</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>YB754751038BR</t>
+          <t>YB865589177BR</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>177975</t>
+          <t>11499119</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>RAIMUNDO JULIA</t>
+          <t>AYRON</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>YB754738592BR</t>
+          <t>YB865598766BR</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>920150</t>
+          <t>175988</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>CRISLAINE TARELHO</t>
+          <t>MARILENE SANTOS</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>YB865579563BR</t>
+          <t>YB754728462BR</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>179561</t>
+          <t>12006865</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>WEDER SOUZA</t>
+          <t>JESSE LOPES</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>YB754746642BR</t>
+          <t>YB865602806BR</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>178585</t>
+          <t>12105646</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>ELIZA SILVA</t>
+          <t>RODRIGO CORREA</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>YB754741733BR</t>
+          <t>YB865604736BR</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>172911</t>
+          <t>10887669</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>JOAO JUNIOR</t>
+          <t>LUANA SOUSA</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>YB754712895BR</t>
+          <t>YB865593551BR</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>176859</t>
+          <t>10887607</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>BRUNA TOMKIEL</t>
+          <t>HANNAH SILVA</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>YB754732847BR</t>
+          <t>YB865593225BR</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>7540708</t>
+          <t>10887734</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>DEIVIDY RODRIGUES</t>
+          <t>JOELMA NASCIMENTO</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>YB865590095BR</t>
+          <t>YB865593891BR</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>6037775</t>
+          <t>176366</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>ADILSON MENDES</t>
+          <t>JOSE SANTOS</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>YB865585643BR</t>
+          <t>YB754730347BR</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>178356</t>
+          <t>11306279</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>MARCELO OLIVEIRA</t>
+          <t>BEIVERSON PRADO</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>YB754740582BR</t>
+          <t>YB865597037BR</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>3468481</t>
+          <t>11072478</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>MARIA SOUSA</t>
+          <t>GISELE EVANGELISTA</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>YB865582783BR</t>
+          <t>YB865594778BR</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>3468413</t>
+          <t>11499061</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>RENATA SANTOS</t>
+          <t>ANA SILVA</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>YB865582430BR</t>
+          <t>YB865598474BR</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>177063</t>
+          <t>178746</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>BERLONE S MENEZES</t>
+          <t>SOLEIANE LIMA</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>YB754733895BR</t>
+          <t>YB754742566BR</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>176056</t>
+          <t>11139108</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>HUELTON MENEZES</t>
+          <t>BARBARA FAGUNDES</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>YB754728808BR</t>
+          <t>YB865596235BR</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>181280</t>
+          <t>11685188</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>MARIA CLARA MORAIS</t>
+          <t>VUGO MENOH CL</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>YB865576828BR</t>
+          <t>YB865599695BR</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>176472</t>
+          <t>11891684</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>WALDIR BENATI</t>
+          <t>GERSON OLIVEIRA</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>YB754730863BR</t>
+          <t>YB865601536BR</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>178344</t>
+          <t>11217085</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>IGOR CORREA</t>
+          <t>JAILSON FREIRE</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>YB754740525BR</t>
+          <t>YB865596751BR</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>3704439</t>
+          <t>7540385</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>EVELIN MEIRELES</t>
+          <t>NIDIA SOUZA</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>YB865583381BR</t>
+          <t>YB865588446BR</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>7540381</t>
+          <t>10887562</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>VITOR SILVA</t>
+          <t>JESSE CAMILO</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>YB865588429BR</t>
+          <t>YB865593004BR</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>7540054</t>
+          <t>180977</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>CRISTIANE OLIVEIRA</t>
+          <t>EVILAINE SILVA</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>YB865586768BR</t>
+          <t>YB865575345BR</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>959597</t>
+          <t>179263</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>FRANCINALDO COSTA</t>
+          <t>THAIS SOUZA</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>YB865579775BR</t>
+          <t>YB754745151BR</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>176506</t>
+          <t>180989</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>LEANDRO DIAS</t>
+          <t>VANESSA SALES</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>YB754731033BR</t>
+          <t>YB865575408BR</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>179627</t>
+          <t>178913</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>LUCAS SANTOS</t>
+          <t>ADAILTON JUNIOR</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>YB754746979BR</t>
+          <t>YB754743385BR</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>177133</t>
+          <t>7540136</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>SEBASTIAO LOPES</t>
+          <t>VINICIUS SOUZA</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>YB754734264BR</t>
+          <t>YB865587176BR</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>177959</t>
+          <t>11217055</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>KERLON ROSA</t>
+          <t>RENATA BISPO SANTOS</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>YB754738513BR</t>
+          <t>YB865596601BR</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>179643</t>
+          <t>11854238</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>JOZILENE MENDONCA</t>
+          <t>VITORIA ARAUJO</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>YB754747055BR</t>
+          <t>YB865600938BR</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>178849</t>
+          <t>11139078</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>WANDERSON AROUCHE</t>
+          <t>JOAO SILVA</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>YB754743062BR</t>
+          <t>YB865596080BR</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>178013</t>
+          <t>10887619</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>FELIPE SOBRINHO</t>
+          <t>CAUAN C SILVA</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>YB754738796BR</t>
+          <t>YB865593287BR</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>2179116</t>
+          <t>11138998</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>MARIA LUIZA</t>
+          <t>JOSE NERES</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>YB865580805BR</t>
+          <t>YB865595671BR</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>177297</t>
+          <t>10887671</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>LEONI PINTO</t>
+          <t>MARCIA ANJOS</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>YB754735110BR</t>
+          <t>YB865593565BR</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>175916</t>
+          <t>11072468</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>JULIANNY LIMA</t>
+          <t>GEOVANE SANTIAGO</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>YB754728105BR</t>
+          <t>YB865594720BR</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>172250</t>
+          <t>11138986</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>ANELLY SILVA</t>
+          <t>RAY SOUSA</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>YB754709517BR</t>
+          <t>YB865595610BR</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>171353</t>
+          <t>11072446</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>ADRIANO NASCIMENTO</t>
+          <t>DEBORA SANTOS</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>YB754705020BR</t>
+          <t>YB865594605BR</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>177087</t>
+          <t>10656462</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>MIRIAN PEREIRA</t>
+          <t>JOAO SANTOS</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>YB754734012BR</t>
+          <t>YB865591533BR</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>177612</t>
+          <t>11939039</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>JOSE NUNES</t>
+          <t>OSMARIO JESUS</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>YB754736702BR</t>
+          <t>YB865601916BR</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>179421</t>
+          <t>11583751</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>ELIAS PEREIRA</t>
+          <t>WELLIGTON GONCALVES</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>YB754745942BR</t>
+          <t>YB865599259BR</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>7540245</t>
+          <t>12006784</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>ANTONIO OLIVEIRA</t>
+          <t>GILBERTO DAMACENA</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>YB865587729BR</t>
+          <t>YB865602390BR</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>178197</t>
+          <t>10899239</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>MAYRLA ASSUNCAO</t>
+          <t>VITOR BIEGER</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>YB754739743BR</t>
+          <t>YB865594234BR</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>177285</t>
+          <t>7540028</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>FRANCISCO COSTA</t>
+          <t>LARY FERREIRA</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>YB754735052BR</t>
+          <t>YB865586635BR</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E630" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>3468437</t>
+          <t>10887782</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>QUEDMA SOARES</t>
+          <t>VICTORIA FERREIRA</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>YB865582559BR</t>
+          <t>YB865594146BR</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E631" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>178431</t>
+          <t>10656379</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>ADRIELLI SILVA</t>
+          <t>BRUNA SOUZA</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>YB754740959BR</t>
+          <t>YB865591122BR</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E632" t="inlineStr">
+        <is>
+          <t>109 dias</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>178489</t>
+          <t>11139082</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>SILVANEIA MACHADO</t>
+          <t>ANTONIO SANTOS</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>YB754741251BR</t>
+          <t>YB865596102BR</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E633" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>176578</t>
+          <t>10656438</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>ANANDA MIRANDA</t>
+          <t>JECIVALDO SANTOS</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>YB754731427BR</t>
+          <t>YB865591414BR</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E634" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>175351</t>
+          <t>10887651</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>ANTONIA SANTOS</t>
+          <t>CHARLES SILVA</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>YB754725228BR</t>
+          <t>YB865593450BR</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E635" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>176634</t>
+          <t>6541541</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>ANDREZA SANTOS</t>
+          <t>VICTOR</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>YB754731705BR</t>
+          <t>YB865585776BR</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E636" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>176680</t>
+          <t>315363</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>RAIANE CRUZ</t>
+          <t>CARLA MARCIAO</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>YB754731930BR</t>
+          <t>YB865578917BR</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E637" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>172288</t>
+          <t>3468483</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>ADRIANA SANTOS</t>
+          <t>ROBERTA MELO</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>YB754709707BR</t>
+          <t>YB865582797BR</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E638" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>172230</t>
+          <t>176265</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>ADRIEL E JOANA</t>
+          <t>WELVIS SILVA</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>YB754709415BR</t>
+          <t>YB754729848BR</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E639" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>172058</t>
+          <t>2027678</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>MARIA FRANCISCA</t>
+          <t>GARDENIA DANTAS</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>YB754708556BR</t>
+          <t>YB865580575BR</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E640" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>169777</t>
+          <t>1937903</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>ANA LUCIELLY</t>
+          <t>KELLY MCGILLIS</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>YB754697155BR</t>
+          <t>YB865580425BR</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E641" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>179339</t>
+          <t>177778</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>CHERLIANE AGUIAR</t>
+          <t>GUSTAVO BRITO</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>YB754745531BR</t>
+          <t>YB754737552BR</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E642" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>176835</t>
+          <t>179581</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>ELIEZIO FIGUEREDO</t>
+          <t>JOSE ARAUJO</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>YB754732714BR</t>
+          <t>YB754746744BR</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E643" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>3690656</t>
+          <t>179767</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>RODRIGO CARVALHO</t>
+          <t>RAFAEL SON</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>YB865583333BR</t>
+          <t>YB754747679BR</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E644" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>2168990</t>
+          <t>177702</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>FELIPE F SANTOS</t>
+          <t>MARIA REIS</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>YB865580796BR</t>
+          <t>YB754737155BR</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E645" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>3897282</t>
+          <t>11499081</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>GABRIELA BRITO</t>
+          <t>GENILDO MAGALHAES</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>YB865583792BR</t>
+          <t>YB865598576BR</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>3161944</t>
+          <t>10656534</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>VIVIANE MERCADANTE</t>
+          <t>ANTONIO NOGUEIRA</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>YB865581465BR</t>
+          <t>YB865591927BR</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>177794</t>
+          <t>314978</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>JOAO C SILVA</t>
+          <t>RAIMUNDO SILVA</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>YB754737637BR</t>
+          <t>YB865578130BR</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>178043</t>
+          <t>315359</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>NENITA PEDRO</t>
+          <t>JAQUELINE BRAGA</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>YB754738941BR</t>
+          <t>YB865578894BR</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>175587</t>
+          <t>11217061</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>SAH NEVES</t>
+          <t>ANA SANTOS</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>YB754726427BR</t>
+          <t>YB865596632BR</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>3468455</t>
+          <t>10656296</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>MARCIO SOUZA</t>
+          <t>ANA MARTINS</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>YB865582647BR</t>
+          <t>YB865590705BR</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>3246769</t>
+          <t>179950</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>HELEN CARMO</t>
+          <t>BRUNNO TEIXEIRA</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>YB865581730BR</t>
+          <t>YB754748590BR</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>4553196</t>
+          <t>315391</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>LUIZ OLIVEIRA</t>
+          <t>MAURICIO SOUZA</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>YB865584078BR</t>
+          <t>YB865579064BR</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>178340</t>
+          <t>2050748</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>ALESSANDRO CAIRES</t>
+          <t>ALINY BRITO</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>YB754740503BR</t>
+          <t>YB865580601BR</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>168300</t>
+          <t>180419</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>JANETE NICOLAO</t>
+          <t>KAILA TEIXEIRA</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>YB754689698BR</t>
+          <t>YB754750956BR</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E655" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>177722</t>
+          <t>3468439</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>ELIANE S COSTA</t>
+          <t>LUZIA DE PAULA</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>YB754737265BR</t>
+          <t>YB865582562BR</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>178173</t>
+          <t>10656528</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>ELI SOUSA</t>
+          <t>SABRINA RIBEIRO</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>YB754739624BR</t>
+          <t>YB865591895BR</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>RECUSADO</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E657" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>176233</t>
+          <t>180959</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>ROBSON LOUZEIRO</t>
+          <t>RENATO SANTOS</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>YB754729689BR</t>
+          <t>YB865575252BR</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>181057</t>
+          <t>7540586</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>MATEUS OLIVEIRA</t>
+          <t>BRUNO ALEXANDRE</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>YB865575748BR</t>
+          <t>YB865589472BR</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E659" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>177570</t>
+          <t>10887677</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>RAIANE MARTINS</t>
+          <t>TALISON SOUZA</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>YB754736490BR</t>
+          <t>YB865593596BR</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E660" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>170742</t>
+          <t>11306289</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>AYALAHA W KAMAYURA</t>
+          <t>MARIA LINDA</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>YB754701986BR</t>
+          <t>YB865597085BR</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E661" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>173735</t>
+          <t>11583759</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>LUAN SILVA</t>
+          <t>GILBERTO RONDON</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>YB754717031BR</t>
+          <t>YB865599293BR</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E662" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>314990</t>
+          <t>178435</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>EVAGNO SANTOS</t>
+          <t>MARCOS P S FERREIRA</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>YB865578191BR</t>
+          <t>YB754740976BR</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E663" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>179497</t>
+          <t>11722807</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>FLAVIA CHAGAS</t>
+          <t>JONAS COELHO</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>YB754746320BR</t>
+          <t>YB865600005BR</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E664" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>177007</t>
+          <t>11583749</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>AGUINALDO SILVA</t>
+          <t>VALENTIM JESUS</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>YB754733604BR</t>
+          <t>YB865599245BR</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>179916</t>
+          <t>10656496</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>ADRIELE BORGES</t>
+          <t>GUSTAVO GONCALVES</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>YB754748422BR</t>
+          <t>YB865591723BR</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E666" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>179527</t>
+          <t>7540491</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>JANE SOUSA</t>
+          <t>DIEGO ARAUJO</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>YB754746470BR</t>
+          <t>YB865588980BR</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E667" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>178083</t>
+          <t>7540485</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>RILLARY ROCHA</t>
+          <t>ANTONIO GUIMARAES</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>YB754739142BR</t>
+          <t>YB865588945BR</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E668" t="inlineStr">
+        <is>
+          <t>116 dias</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>180417</t>
+          <t>11047454</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>JOAO ARAUJO</t>
+          <t>EDUARDO PONTES</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>YB754750942BR</t>
+          <t>YB865594455BR</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>179353</t>
+          <t>11499079</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>RICARDO SILVA</t>
+          <t>MIRIOSMAR PILAR</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>YB754745602BR</t>
+          <t>YB865598562BR</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E670" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>179751</t>
+          <t>11499077</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>ARIADNI SOUZA</t>
+          <t>ANTONIO COSTA</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>YB754747594BR</t>
+          <t>YB865598559BR</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E671" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>177776</t>
+          <t>11854288</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>CLEY MARINHO</t>
+          <t>VOLFRAN SANTOS</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>YB754737549BR</t>
+          <t>YB865601187BR</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E672" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>398462</t>
+          <t>10656252</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>JHONATAN FURTUNATO</t>
+          <t>DANIELA MORAIS</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>YB865579325BR</t>
+          <t>YB865590475BR</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E673" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>177849</t>
+          <t>177554</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>KELVIN MELO</t>
+          <t>SARA V D SILVA</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>YB754737929BR</t>
+          <t>YB754736415BR</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E674" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>177299</t>
+          <t>10656593</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>FRANCISCO LIMA</t>
+          <t>THIAGO AMARAL</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>YB754735123BR</t>
+          <t>YB865592220BR</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E675" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>177666</t>
+          <t>10656428</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>GENILSON GONCALVES</t>
+          <t>MONICA PEREIRA</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>YB754736971BR</t>
+          <t>YB865591365BR</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E676" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>177407</t>
+          <t>11108780</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>SIDNEI TELES</t>
+          <t>THAIS ARAUJO</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>YB754735667BR</t>
+          <t>YB865594897BR</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E677" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>6800811</t>
+          <t>177670</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>LEANDRO SILVA</t>
+          <t>KAMILLA SANTOS</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>YB865586105BR</t>
+          <t>YB754736999BR</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E678" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>7540128</t>
+          <t>7540746</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>GIANLUCCA ESPINOZA</t>
+          <t>RONALDO BRIZOLA</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>YB865587131BR</t>
+          <t>YB865590294BR</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E679" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>177442</t>
+          <t>3790697</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>FRANCIELI SOUZA</t>
+          <t>LUCIMARA SANTOS</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>YB754735830BR</t>
+          <t>YB865583608BR</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E680" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>2180596</t>
+          <t>7540477</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>DIEGO NERY</t>
+          <t>DECIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>YB865580819BR</t>
+          <t>YB865588905BR</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E681" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>177887</t>
+          <t>7540423</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>FRANCINALDO LIMA</t>
+          <t>FERNANDA ROSA</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>YB754738133BR</t>
+          <t>YB865588636BR</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E682" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>177207</t>
+          <t>7540736</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>VALTER SILVA</t>
+          <t>VITOR OLIVEIRA</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>YB754734658BR</t>
+          <t>YB865590232BR</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E683" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>178316</t>
+          <t>7540078</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>VIVIANE SILVA</t>
+          <t>IVANIL ARRUDA</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>YB754740389BR</t>
+          <t>YB865586887BR</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E684" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>177764</t>
+          <t>176586</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>BRENDO IAGO</t>
+          <t>CAIO MAIA</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>YB754737481BR</t>
+          <t>YB754731461BR</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E685" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>176558</t>
+          <t>1039680</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>MARCELO COSTA</t>
+          <t>JOSSELIA CRUZ</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>YB754731311BR</t>
+          <t>YB865579886BR</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E686" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>4830125</t>
+          <t>179073</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>WANDERSON CABO</t>
+          <t>MARCOS OLIVEIRA</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>YB865584489BR</t>
+          <t>YB754744187BR</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E687" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>953241</t>
+          <t>178619</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>MATHEUS LIMA</t>
+          <t>PAPHAEZ P TAKASU</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>YB865579740BR</t>
+          <t>YB754741906BR</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>181388</t>
+          <t>3269770</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>BRUNO ANDRADE</t>
+          <t>WARISTON GOMES</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>YB865577372BR</t>
+          <t>YB865581805BR</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E689" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>179587</t>
+          <t>180715</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>WILLIAN SANTOS</t>
+          <t>DAIANE BRITO</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>YB754746775BR</t>
+          <t>YB865573999BR</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E690" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>180941</t>
+          <t>3814739</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>MARCELO FERREIRA</t>
+          <t>BRUNA AZEVEDO</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>YB865575164BR</t>
+          <t>YB865583660BR</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E691" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>178021</t>
+          <t>10656518</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>ADEILSON RIBEIRO</t>
+          <t>THONY RODRIGUES</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>YB754738836BR</t>
+          <t>YB865591842BR</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E692" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>7540203</t>
+          <t>10656306</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>CARLOS LAMEIRA</t>
+          <t>MARIA MIKAELLE</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>YB865587511BR</t>
+          <t>YB865590759BR</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E693" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>5593781</t>
+          <t>180615</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>FABIO NASCIMENTO</t>
+          <t>JAINE OLIVEIRA MEIRA</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>YB865585008BR</t>
+          <t>YB754751948BR</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E694" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>7540147</t>
+          <t>4634792</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>ALICY CORREA</t>
+          <t>TAFFILA DYANA</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>YB865587233BR</t>
+          <t>YB865584206BR</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>178891</t>
+          <t>4962820</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>OZEIAS LIMA</t>
+          <t>LEANDRO PEREIRA</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>YB754743270BR</t>
+          <t>YB865584696BR</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E696" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>181198</t>
+          <t>6539407</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>ANA FLAVIA</t>
+          <t>ANA PAULA SILVEIRA</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>YB865576417BR</t>
+          <t>YB865585762BR</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E697" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>4113243</t>
+          <t>6862282</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>WANESSA SOUZA</t>
+          <t>ALEX WILLIAM</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>YB865583979BR</t>
+          <t>YB865586207BR</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>179855</t>
+          <t>11108818</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>EQUIAS TRINDADE</t>
+          <t>DIOGO SILVA</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>YB754748127BR</t>
+          <t>YB865595084BR</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E699" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>178268</t>
+          <t>3468375</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>JOSE SINVAL</t>
+          <t>CLAUDINEI SENA</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>YB754740145BR</t>
+          <t>YB865582240BR</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E700" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>2262749</t>
+          <t>180635</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>JULIO OLIVEIRA</t>
+          <t>CRISTIANE RAMOS</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>YB865580907BR</t>
+          <t>YB754752047BR</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E701" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>3488327</t>
+          <t>4483411</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>VALERIA RIBEIRO</t>
+          <t>INDIANARA ALBUQUERQUE</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>YB865583015BR</t>
+          <t>YB865584020BR</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E702" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>176839</t>
+          <t>10656300</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>JANAINA NASCIMENTO</t>
+          <t>ISAEL PEDRO</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>YB754732745BR</t>
+          <t>YB865590728BR</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E703" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>177139</t>
+          <t>10656597</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>CARLOS PODSIAD</t>
+          <t>GEYVISON SILVA</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>YB754734295BR</t>
+          <t>YB865592247BR</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E704" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>179269</t>
+          <t>11685208</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>MABLY FREITAS</t>
+          <t>THAIANE FIGUEIRA</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>YB754745182BR</t>
+          <t>YB865599792BR</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>177239</t>
+          <t>178652</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>EDILENE GOMES</t>
+          <t>ROMARIO MACHADO</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>YB754734817BR</t>
+          <t>YB754742075BR</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E706" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>180829</t>
+          <t>11072434</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>DANIELLE SILVA</t>
+          <t>WANDRE F CEBALIO</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>YB865574597BR</t>
+          <t>YB865594530BR</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E707" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>179475</t>
+          <t>181358</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>OZINEIA SOUZA</t>
+          <t>FELIPE SOUZA</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>YB754746214BR</t>
+          <t>YB865577222BR</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>2333968</t>
+          <t>11138952</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>ANA SILVA</t>
+          <t>RAFAEL BLINI</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>YB865580986BR</t>
+          <t>YB865595447BR</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E709" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>178601</t>
+          <t>180035</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>WILSON FERREIRA DIAS</t>
+          <t>MOROLLA</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>YB754741818BR</t>
+          <t>YB754749017BR</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E710" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>178672</t>
+          <t>177935</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>MARIA CARDOSO</t>
+          <t>MICRIANE BATISTA</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>YB754742172BR</t>
+          <t>YB754738399BR</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E711" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>178161</t>
+          <t>11499019</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>JOSE FREITAS</t>
+          <t>HELLEN PEREIRA</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>YB754739553BR</t>
+          <t>YB865598267BR</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E712" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>179351</t>
+          <t>7540574</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>RAINARA REGO</t>
+          <t>PATRICIA OLIVEIRA</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>YB754745593BR</t>
+          <t>YB865589415BR</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>171532</t>
+          <t>7540415</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>DIEGO LANZARIM</t>
+          <t>LORRAN SILVA</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>YB754705912BR</t>
+          <t>YB865588596BR</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E714" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>172581</t>
+          <t>11217039</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>KENNEDY SILVA</t>
+          <t>RODRIGO OLIVEIRA</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>YB754711215BR</t>
+          <t>YB865596527BR</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E715" t="inlineStr">
+        <is>
+          <t>123 dias</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>178933</t>
+          <t>3468409</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>JUNIOR RIBEIRO</t>
+          <t>VITOR PIAU</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>YB754743487BR</t>
+          <t>YB865582412BR</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E716" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>172342</t>
+          <t>3242869</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>WILLY M DA CONCEICAO</t>
+          <t>NEUSILENE BRITO</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>YB754709993BR</t>
+          <t>YB865581712BR</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E717" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>172635</t>
+          <t>5639249</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>LAURA ALMEIDA</t>
+          <t>DIANA PEREIRA</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>YB754711484BR</t>
+          <t>YB865585135BR</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E718" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>176207</t>
+          <t>3211577</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>IVALDO GARRIDA COSTA</t>
+          <t>ANA SANTOS</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>YB754729556BR</t>
+          <t>YB865581575BR</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E719" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>173469</t>
+          <t>3886018</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>ANA PUTTIN</t>
+          <t>GILSON JUNIOR</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>YB754715680BR</t>
+          <t>YB865583775BR</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E720" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>173039</t>
+          <t>3468429</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>OZIEL COSTEIRA</t>
+          <t>MARIA LIMA</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>YB754713539BR</t>
+          <t>YB865582514BR</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E721" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>176235</t>
+          <t>11139056</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>ANDRE SOUSA</t>
+          <t>DANIEL SANTOS</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>YB754729692BR</t>
+          <t>YB865595977BR</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E722" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>177546</t>
+          <t>7540253</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>EMMYLLY PORTUGAL</t>
+          <t>JUSSIANE SILVA</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>YB754736375BR</t>
+          <t>YB865587763BR</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E723" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>178302</t>
+          <t>180089</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>ALEXANDRE ALMEIDA</t>
+          <t>JOSE C SOUZA</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>YB754740313BR</t>
+          <t>YB754749286BR</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E724" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>175552</t>
+          <t>6823472</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>GISELE AUXILIADORA</t>
+          <t>VITORIA FEITOSA</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>YB754726254BR</t>
+          <t>YB865586122BR</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E725" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>178720</t>
+          <t>178925</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>LAURA SILVA</t>
+          <t>JOAO COUTO</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>YB754742433BR</t>
+          <t>YB754743442BR</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E726" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>176460</t>
+          <t>10656604</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>MONICA PINHEIRO</t>
+          <t>AUXILIADORA SILVA</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>YB754730801BR</t>
+          <t>YB865592278BR</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E727" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>2011536</t>
+          <t>178324</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>JOAO CAETANO</t>
+          <t>DEISIANE BORGES</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>YB865580544BR</t>
+          <t>YB754740429BR</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E728" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>176825</t>
+          <t>7540365</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>JOAO DICKSON</t>
+          <t>FABIANO C LOPES</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>YB754732665BR</t>
+          <t>YB865588344BR</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E729" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>180945</t>
+          <t>11217019</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>NILSON SILVA</t>
+          <t>BRAYAN RAMOS</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>YB865575181BR</t>
+          <t>YB865596425BR</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E730" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>178748</t>
+          <t>10887508</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>ELITHON E P SILVA</t>
+          <t>MATHEUS ALMEIDA</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>YB754742570BR</t>
+          <t>YB865592785BR</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E731" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>178033</t>
+          <t>11217065</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>FRANCISCO SILVA</t>
+          <t>VITORIA SOARES</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>YB754738898BR</t>
+          <t>YB865596650BR</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E732" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>179229</t>
+          <t>4919747</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>YURINIFFER JESUS</t>
+          <t>GERALDO SOUSA</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>YB754744981BR</t>
+          <t>YB865584648BR</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E733" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>175327</t>
+          <t>1816500</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>ELIVANIA EZERRA</t>
+          <t>ANA BARROS</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>YB754725109BR</t>
+          <t>YB865580354BR</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E734" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>179889</t>
+          <t>179813</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>MARCOS SILVA</t>
+          <t>MARIA MESCOUTO</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>YB754748294BR</t>
+          <t>YB754747912BR</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E735" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>181252</t>
+          <t>177520</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>SELMA R LIMA</t>
+          <t>PAULA SILVA</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>YB865576686BR</t>
+          <t>YB754736248BR</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E736" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>175745</t>
+          <t>180621</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>ALDIRAN F OLIVEIRA</t>
+          <t>MAYARA MALDONATO</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>YB754727215BR</t>
+          <t>YB754751979BR</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E737" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>180445</t>
+          <t>4781789</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>ARTEMILDO ALVES</t>
+          <t>RAYSSA NASCIMENTO</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>YB754751086BR</t>
+          <t>YB865584435BR</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E738" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>314994</t>
+          <t>180413</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>GUILHERME SANTANA</t>
+          <t>CLEIDIANE PINTO</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>YB865578214BR</t>
+          <t>YB754750925BR</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E739" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>7540126</t>
+          <t>301705</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>MAYARA FLORENTIN</t>
+          <t>JEISSIELLY MOURA</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>YB865587128BR</t>
+          <t>YB865578072BR</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E740" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>180008</t>
+          <t>180393</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>GEOVANI MINGOTE</t>
+          <t>KATIANE NASCIMENTO</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>YB754748881BR</t>
+          <t>YB754750823BR</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E741" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>179177</t>
+          <t>180225</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>PAULO SOUZA</t>
+          <t>EDSON MATIAS</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>YB754744726BR</t>
+          <t>YB754749975BR</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E742" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>1401472</t>
+          <t>180331</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>LUIZ SOUZA</t>
+          <t>CLAUDIVANI SANTO</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>YB865580283BR</t>
+          <t>YB754750505BR</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E743" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>178909</t>
+          <t>7540142</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>CLAUDEMIRO SCHUENG</t>
+          <t>MOISES VIEIRA</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>YB754743368BR</t>
+          <t>YB865587216BR</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E744" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>181166</t>
+          <t>314984</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>TAINARA FARIAS</t>
+          <t>FRANCISCO H B SOUZA</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>YB865576244BR</t>
+          <t>YB865578165BR</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E745" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>177043</t>
+          <t>315407</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>LUCIMAR S M MENEZES</t>
+          <t>ANDRIELE SANTOS</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>YB754733799BR</t>
+          <t>YB865579149BR</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E746" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>181188</t>
+          <t>4912479</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>ALISSANDRA SANTOS</t>
+          <t>JOSINALDO PINTO</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>YB865576363BR</t>
+          <t>YB865584625BR</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E747" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>178736</t>
+          <t>10656417</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>EDUARDO LOPES</t>
+          <t>GUSTAVO SARUBI</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>YB754742518BR</t>
+          <t>YB865591312BR</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E748" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>175069</t>
+          <t>3468369</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>ANA GABRIELE PERES</t>
+          <t>ANTONIO BARAUNA</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>YB754723805BR</t>
+          <t>YB865582219BR</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E749" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>177832</t>
+          <t>181446</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>GIFONE LX</t>
+          <t>MARIA MOURA</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>YB754737827BR</t>
+          <t>YB865577678BR</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E750" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>177951</t>
+          <t>6671387</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>PAULO SILVA</t>
+          <t>EGLA SANTOS</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>YB754738473BR</t>
+          <t>YB865586025BR</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E751" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>178107</t>
+          <t>181162</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>VILMA SILVA</t>
+          <t>FABIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>YB754739275BR</t>
+          <t>YB865576213BR</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E752" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>176714</t>
+          <t>178071</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>MARIA CHUMBER</t>
+          <t>LEOCIENE BRUCE</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>YB754732113BR</t>
+          <t>YB754739085BR</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E753" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>175109</t>
+          <t>179233</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>CLEITIANE SOARES</t>
+          <t>VANILSON SOUSA</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>YB754724001BR</t>
+          <t>YB754745001BR</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E754" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>179195</t>
+          <t>178318</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>JOHN SALES</t>
+          <t>MATEUS ALVES</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>YB754744814BR</t>
+          <t>YB754740392BR</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E755" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>180551</t>
+          <t>176688</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>ENDRICK YURI</t>
+          <t>MARIA ELIENE</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>YB754751611BR</t>
+          <t>YB754731974BR</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E756" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>178284</t>
+          <t>177859</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>VINICIUS CARDOSO</t>
+          <t>RAIANE MORAES</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>YB754740225BR</t>
+          <t>YB754737985BR</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E757" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>177700</t>
+          <t>177586</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>HALANA MAGALHAES</t>
+          <t>INALDO SILVA</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>YB754737141BR</t>
+          <t>YB754736574BR</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>178075</t>
+          <t>7419687</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>HIEZA BESSA</t>
+          <t>LEONILDO SILVA</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>YB754739108BR</t>
+          <t>YB865586405BR</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E759" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>2269490</t>
+          <t>7540371</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>IVAN REZENDE</t>
+          <t>MADSON LOPES</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>YB865580915BR</t>
+          <t>YB865588375BR</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E760" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>177395</t>
+          <t>180855</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>FRANCISCA SILVA</t>
+          <t>ELLIS COSTA</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>YB754735605BR</t>
+          <t>YB865574739BR</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E761" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>178664</t>
+          <t>3834655</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>CARLOS ROQUE</t>
+          <t>DANY P ARAUJO</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>YB754742138BR</t>
+          <t>YB865583713BR</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E762" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>171321</t>
+          <t>3213901</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>MATHEUS FONTINELE</t>
+          <t>REIJE CLENE LARA</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>YB754704863BR</t>
+          <t>YB865581584BR</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E763" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>176422</t>
+          <t>6797384</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>JAILSON SILVA</t>
+          <t>ALINE OLIVEIRA</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>YB754730625BR</t>
+          <t>YB865586096BR</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E764" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>180279</t>
+          <t>180839</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>VINICIUS SILVA</t>
+          <t>LEIDY SOARES</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>YB754750240BR</t>
+          <t>YB865574645BR</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E765" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>181111</t>
+          <t>6518109</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>WERIKA SILVA</t>
+          <t>RENAN EMANOEL</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>YB865576023BR</t>
+          <t>YB865585728BR</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E766" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>177660</t>
+          <t>180883</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>MARLENE SANTOS</t>
+          <t>VANESA FERRAZ</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>YB754736945BR</t>
+          <t>YB865574875BR</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E767" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>177414</t>
+          <t>3745379</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>MARILEIA CRUZ</t>
+          <t>JACKELINE CANDIDO</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>YB754735698BR</t>
+          <t>YB865583506BR</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E768" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>176913</t>
+          <t>179857</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>AILTON S SILVA</t>
+          <t>ELSON MACHADO</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>YB754733119BR</t>
+          <t>YB754748135BR</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E769" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>176789</t>
+          <t>6598406</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>MARIA CARVALHO</t>
+          <t>LEANDRA CAVALCANTE</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>YB754732484BR</t>
+          <t>YB865585904BR</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E770" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>174285</t>
+          <t>3468493</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>GOMES</t>
+          <t>NELSON DE OLIVEIRA</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>YB754719837BR</t>
+          <t>YB865582845BR</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E771" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>259926</t>
+          <t>178569</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>ANDREIA SILVA</t>
+          <t>MARCELO BARROSO</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>YB865578007BR</t>
+          <t>YB754741659BR</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E772" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>181055</t>
+          <t>178425</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>DILSON BRITO</t>
+          <t>KEILA COSTA</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>YB865575734BR</t>
+          <t>YB754740928BR</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E773" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>177955</t>
+          <t>177652</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>SUZANA RAMOS</t>
+          <t>MARCO LEVY</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>YB754738495BR</t>
+          <t>YB754736906BR</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E774" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>180685</t>
+          <t>10887611</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>FRANCISCO SILVA</t>
+          <t>PAULO CRISTIANO</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>YB754752308BR</t>
+          <t>YB865593242BR</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>RECUSADO</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E775" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>315004</t>
+          <t>5908663</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>FABIO SOUZA</t>
+          <t>NAYARA LEITE</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>YB865578276BR</t>
+          <t>YB865585507BR</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E776" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>176732</t>
+          <t>181178</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>JHONATHAN AMORIM</t>
+          <t>DIOGENES RAMOS</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>YB754732201BR</t>
+          <t>YB865576315BR</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E777" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>2225872</t>
+          <t>181396</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>AMARILDO LIMA</t>
+          <t>VIERA CAMINHES</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>YB865580840BR</t>
+          <t>YB865577412BR</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E778" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>176530</t>
+          <t>7540411</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>SEBASTIANA SILVA</t>
+          <t>TAINARA DUTRA</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>YB754731166BR</t>
+          <t>YB865588579BR</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E779" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>315040</t>
+          <t>6635512</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>BIANKA RAMOS</t>
+          <t>JORDANA LUMINA</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>YB865578466BR</t>
+          <t>YB865585966BR</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E780" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>181274</t>
+          <t>7540331</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>LUIZ MORENO</t>
+          <t>JOSE RODRIGUES</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>YB865576791BR</t>
+          <t>YB865588171BR</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E781" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>174236</t>
+          <t>178836</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>DEBORA SILVA</t>
+          <t>MARCOS ALMEIDA</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>YB754719593BR</t>
+          <t>YB754743005BR</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E782" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>174180</t>
+          <t>181196</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>ELIANA MARQUIOLI</t>
+          <t>SILMARA ALVES</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>YB754719284BR</t>
+          <t>YB865576403BR</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E783" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>175944</t>
+          <t>10887780</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>JULIO FONTENELLE</t>
+          <t>ANDRE FRIAS</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>YB754728241BR</t>
+          <t>YB865594132BR</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E784" t="inlineStr">
+        <is>
+          <t>131 dias</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>175948</t>
+          <t>7540291</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>SANDERSON SALVADOR</t>
+          <t>DIEGO SOUZA</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>YB754728269BR</t>
+          <t>YB865587967BR</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E785" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>176682</t>
+          <t>178809</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>IZAQUIEL SILVA</t>
+          <t>JOSE CONCEICAO</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>YB754731943BR</t>
+          <t>YB754742875BR</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E786" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>175507</t>
+          <t>179151</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>ANDERSON MIGUEL</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>YB754726033BR</t>
+          <t>YB754744575BR</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E787" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>177329</t>
+          <t>180789</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>NORMA DUARTE</t>
+          <t>MARIVALDO JUNIOR</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>YB754735273BR</t>
+          <t>YB865574380BR</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E788" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>174767</t>
+          <t>180655</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>LEILIANE SILVA</t>
+          <t>CUSTODIO SANTANA</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>YB754722252BR</t>
+          <t>YB754752152BR</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E789" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>175459</t>
+          <t>181075</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>ANDERSON MELO</t>
+          <t>LUCIMAR SILVA</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>YB754725792BR</t>
+          <t>YB865575836BR</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E790" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>178877</t>
+          <t>7540287</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>PAULO COSTA</t>
+          <t>DAYANE VELOSO</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>YB754743204BR</t>
+          <t>YB865587940BR</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E791" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>171484</t>
+          <t>180475</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>RAYLTON SENNA</t>
+          <t>CAROL PAIVA</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>YB754705679BR</t>
+          <t>YB754751231BR</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E792" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>175033</t>
+          <t>178700</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>OTONIEL COSTA</t>
+          <t>WESLEY LIMA</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>YB754723615BR</t>
+          <t>YB754742328BR</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E793" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>177949</t>
+          <t>181298</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>TAMIRIS VERAS</t>
+          <t>VITOR FERREIRA</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>YB754738460BR</t>
+          <t>YB865576916BR</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E794" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>176440</t>
+          <t>10887564</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>DANIELLY SANTOS</t>
+          <t>IZAQUE CONCEICAO</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>YB754730700BR</t>
+          <t>YB865593018BR</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E795" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>177135</t>
+          <t>178290</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>WILLIAM BUENO</t>
+          <t>GABRIELA SILVA</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>YB754734278BR</t>
+          <t>YB754740256BR</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>174617</t>
+          <t>10656332</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>LUIS SILVA</t>
+          <t>GERALDO BORBA</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>YB754721504BR</t>
+          <t>YB865590881BR</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>174929</t>
+          <t>180919</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>IVANA REIS</t>
+          <t>BENEDITO MARTINS</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>YB754723099BR</t>
+          <t>YB865575059BR</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E798" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>176740</t>
+          <t>1227783</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>ABEDENEGO CAMAMA</t>
+          <t>PEDRO F S</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>YB754732246BR</t>
+          <t>YB865580080BR</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E799" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>174228</t>
+          <t>10887528</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>RIQUELME ROCHA</t>
+          <t>MARCELO OLIVEIRA</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>YB754719559BR</t>
+          <t>YB865592825BR</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E800" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>177574</t>
+          <t>5663156</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>LAUANY SOUZA</t>
+          <t>ELIANE CARDOSO</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>YB754736512BR</t>
+          <t>YB865585189BR</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E801" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>178491</t>
+          <t>178634</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>TIAGO ALMEIDA</t>
+          <t>JARDEL LOPES</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>YB754741265BR</t>
+          <t>YB754741985BR</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E802" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>171379</t>
+          <t>179641</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>DANIELLE GONCALVES</t>
+          <t>MAURO LIMA</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>YB754705152BR</t>
+          <t>YB754747047BR</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E803" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>167960</t>
+          <t>954603</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>SARAH CARVALHO</t>
+          <t>JOSE CAMPOS</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>YB754687989BR</t>
+          <t>YB865579753BR</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E804" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>169411</t>
+          <t>177383</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>ALDENIZE FEITOSA</t>
+          <t>ANA NUNES</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>YB754695305BR</t>
+          <t>YB754735548BR</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E805" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>172022</t>
+          <t>177149</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>ZOELMA MACIEL</t>
+          <t>LEILSON STOCO</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>YB754708370BR</t>
+          <t>YB754734349BR</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E806" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>167832</t>
+          <t>178469</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>HENRIQUE REIS</t>
+          <t>SARA COSTA</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>YB754687343BR</t>
+          <t>YB754741146BR</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E807" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>171914</t>
+          <t>178187</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>CARLOS OLIVEIRA</t>
+          <t>DANILO BERNARDES</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>YB754707825BR</t>
+          <t>YB754739690BR</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E808" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>172268</t>
+          <t>177654</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>WANGLES DIOGO DE HC</t>
+          <t>ANTONIO GONCALVES</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>YB754709605BR</t>
+          <t>YB754736910BR</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E809" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>173653</t>
+          <t>7540756</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>TAIS L P SILVA</t>
+          <t>RAFAEL VERDERAMO</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>YB754716610BR</t>
+          <t>YB865590351BR</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E810" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>168118</t>
+          <t>10656316</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>ANDREANE GONCALVES</t>
+          <t>ANILTON OLIVEIRA</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>YB754688777BR</t>
+          <t>YB865590802BR</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E811" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>176849</t>
+          <t>181103</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>MARCOS WIGNER</t>
+          <t>VILMAR MONTEIRO</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>YB754732793BR</t>
+          <t>YB865575972BR</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E812" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>168579</t>
+          <t>177560</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>FERNANDO SILVA</t>
+          <t>ROSICLEUDO SILVA</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>YB754691113BR</t>
+          <t>YB754736441BR</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E813" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>170576</t>
+          <t>179948</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>JUNIOR</t>
+          <t>MIRIAM RODRIGUES</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>YB754701155BR</t>
+          <t>YB754748586BR</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E814" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>172302</t>
+          <t>178507</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>ELINALDO PAIVA</t>
+          <t>EULI MENESES</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>YB754709772BR</t>
+          <t>YB754741340BR</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E815" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>169797</t>
+          <t>2479304</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>MAGNO SILVA</t>
+          <t>JOAO ELIANE</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>YB754697252BR</t>
+          <t>YB865581068BR</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E816" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>174903</t>
+          <t>178133</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>MANUELY MILENE</t>
+          <t>BRENO RONDON</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>YB754722955BR</t>
+          <t>YB754739417BR</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E817" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>178087</t>
+          <t>178973</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>MARIA ABREU</t>
+          <t>HERGEL FILHO</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>YB754739160BR</t>
+          <t>YB754743685BR</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E818" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>170450</t>
+          <t>176093</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>KELIANE MIRANDA</t>
+          <t>LIANDRESSON ABREU</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>YB754700521BR</t>
+          <t>YB754728989BR</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E819" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>179691</t>
+          <t>925292</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>KETHELLEN CAROLYNE</t>
+          <t>JOAO RICARDO</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>YB754747299BR</t>
+          <t>YB865579625BR</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E820" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>176115</t>
+          <t>178698</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>EDSON ARRUDA</t>
+          <t>GEOVANA SILVA</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>YB754729091BR</t>
+          <t>YB754742314BR</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E821" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>180851</t>
+          <t>3749584</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>VINICIUS SILVA</t>
+          <t>RODRIGO FERNANDES</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>YB865574708BR</t>
+          <t>YB865583545BR</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E822" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>176167</t>
+          <t>179885</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>SOL</t>
+          <t>LUANA LARROZA</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>YB754729352BR</t>
+          <t>YB754748277BR</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E823" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>176314</t>
+          <t>177610</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>MARIA DARLENE</t>
+          <t>EDILENE LOPES DO O</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>YB754730086BR</t>
+          <t>YB754736693BR</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E824" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>176211</t>
+          <t>10656302</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>NEILTON ALVES</t>
+          <t>GEDNA OLIVEIRA</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>YB754729573BR</t>
+          <t>YB865590731BR</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E825" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>175129</t>
+          <t>180079</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>APARECIDA SILVA</t>
+          <t>FRANCIELLI SILVA</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>YB754724103BR</t>
+          <t>YB754749238BR</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E826" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>175940</t>
+          <t>181119</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>LUIZ SOUSA</t>
+          <t>RAFAEL FAGUNDES</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>YB754728224BR</t>
+          <t>YB865576068BR</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E827" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>176879</t>
+          <t>3644223</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>ANANIAS RODRIGUES</t>
+          <t>SILVANO SOARES</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>YB754732949BR</t>
+          <t>YB865583302BR</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E828" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>177191</t>
+          <t>7540197</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>JOAO SILVA</t>
+          <t>ANA DUARTE</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>YB754734573BR</t>
+          <t>YB865587485BR</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E829" t="inlineStr">
+        <is>
+          <t>135 dias</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>175103</t>
+          <t>178654</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>LAVINIA SANTOS</t>
+          <t>EVINHA SILVA</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>YB754723978BR</t>
+          <t>YB754742084BR</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E830" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>172669</t>
+          <t>315306</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>ITAMAR BONFIM JUNIOR</t>
+          <t>KARINA MARQUES</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>YB754711674BR</t>
+          <t>YB865578639BR</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E831" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>178141</t>
+          <t>2478451</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>ANDRE ASSUNCAO</t>
+          <t>ROMULO SILVA</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>YB754739451BR</t>
+          <t>YB865581054BR</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E832" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>179777</t>
+          <t>178521</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>IRAN GAZIN</t>
+          <t>POLIANE OLIVEIRA</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>YB754747722BR</t>
+          <t>YB754741415BR</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E833" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>174148</t>
+          <t>180283</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>JOELMA CAETANO</t>
+          <t>JOSE SILVA</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>YB754719125BR</t>
+          <t>YB754750267BR</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E834" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>178660</t>
+          <t>179223</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>CLAUZENIR SILVA</t>
+          <t>KARINE LOPES</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>YB754742115BR</t>
+          <t>YB754744955BR</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E835" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>172066</t>
+          <t>179819</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>NUSA MARRA</t>
+          <t>ALEXANDER VIEIRA</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>YB754708595BR</t>
+          <t>YB754747943BR</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E836" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>178193</t>
+          <t>6572485</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>LARISSA XAVIER</t>
+          <t>JADY CORREIA</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>YB754739726BR</t>
+          <t>YB865585878BR</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E837" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>178921</t>
+          <t>181340</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>ELTHON SOUTO</t>
+          <t>JOSIEL MARTINS</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
-          <t>YB754743425BR</t>
+          <t>YB865577134BR</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E838" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>172417</t>
+          <t>181434</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>EZEQUIAS CAMPOS</t>
+          <t>CECILIA CEZIMBRA</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>YB754710373BR</t>
+          <t>YB865577602BR</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E839" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>174465</t>
+          <t>180679</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>LORRANIA RODRIGUES</t>
+          <t>SUSAMAR ALCANTARA</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>YB754720747BR</t>
+          <t>YB754752271BR</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E840" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>174783</t>
+          <t>180235</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>ANGELICA NASCIMENTO</t>
+          <t>VITOR A V SANTOS</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>YB754722337BR</t>
+          <t>YB754750029BR</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E841" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>176304</t>
+          <t>177516</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>CARLOS DANIEL ALVES</t>
+          <t>SEBASTIAO FILHO</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>YB754730038BR</t>
+          <t>YB754736225BR</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E842" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>177009</t>
+          <t>180301</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>FABRICIO VIEIRA</t>
+          <t>JAMISON NASCIMENTO</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>YB754733621BR</t>
+          <t>YB754750355BR</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E843" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>178744</t>
+          <t>3201707</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>CLAUDIA ARAUJO</t>
+          <t>NATHY ARIBEIRO</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>YB754742552BR</t>
+          <t>YB865581553BR</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E844" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>177584</t>
+          <t>6924880</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>DARCI DE V FORTES</t>
+          <t>SIRLEIDE SANTOS</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>YB754736565BR</t>
+          <t>YB865586290BR</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E845" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>178378</t>
+          <t>180281</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>JOCELY CONCEICAO</t>
+          <t>LUAN LIMA</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>YB754740698BR</t>
+          <t>YB754750253BR</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E846" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>178360</t>
+          <t>7540217</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>MIKAEL SILVA</t>
+          <t>JAIRO OLIVEIRA</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>YB754740605BR</t>
+          <t>YB865587587BR</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E847" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>175928</t>
+          <t>10656260</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>JOSE OLIVEIRA</t>
+          <t>ANA PEREIRA</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>YB754728167BR</t>
+          <t>YB865590515BR</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E848" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>179487</t>
+          <t>180435</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>JACIEL GOMES</t>
+          <t>FERNANDA GONZAGA</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>YB754746276BR</t>
+          <t>YB754751038BR</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E849" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>175966</t>
+          <t>920150</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>FRANCINALDO SILVA</t>
+          <t>CRISLAINE TARELHO</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
-          <t>YB754728357BR</t>
+          <t>YB865579563BR</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E850" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>179799</t>
+          <t>179561</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>ANTONIO SOBRINHO</t>
+          <t>WEDER SOUZA</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
-          <t>YB754747841BR</t>
+          <t>YB754746642BR</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E851" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>174138</t>
+          <t>178585</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>LUZIANE BATISTA</t>
+          <t>ELIZA SILVA</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
-          <t>YB754719077BR</t>
+          <t>YB754741733BR</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E852" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>177796</t>
+          <t>176859</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>ROSANGELA FERNANDES</t>
+          <t>BRUNA TOMKIEL</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>YB754737645BR</t>
+          <t>YB754732847BR</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E853" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>172541</t>
+          <t>7540708</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>CARLOS SILVEIRA</t>
+          <t>DEIVIDY RODRIGUES</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>YB754711011BR</t>
+          <t>YB865590095BR</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E854" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>172232</t>
+          <t>6037775</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>UELITON SOUSA</t>
+          <t>ADILSON MENDES</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>YB754709429BR</t>
+          <t>YB865585643BR</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E855" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>174389</t>
+          <t>178356</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>ANDRESSA RAMALHO</t>
+          <t>MARCELO OLIVEIRA</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>YB754720353BR</t>
+          <t>YB754740582BR</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E856" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>175974</t>
+          <t>3468481</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>MARACRISTINA MACIEL</t>
+          <t>MARIA SOUSA</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>YB754728391BR</t>
+          <t>YB865582783BR</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E857" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>174747</t>
+          <t>177063</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>MARQUES TEIXEIRA</t>
+          <t>BERLONE S MENEZES</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>YB754722155BR</t>
+          <t>YB754733895BR</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E858" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>178037</t>
+          <t>176056</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>FERNANDES SILVA</t>
+          <t>HUELTON MENEZES</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>YB754738915BR</t>
+          <t>YB754728808BR</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E859" t="inlineStr">
+        <is>
+          <t>141 dias</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>176350</t>
+          <t>181280</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>CRISTIANE NIZ</t>
+          <t>MARIA CLARA MORAIS</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>YB754730262BR</t>
+          <t>YB865576828BR</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E860" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>176127</t>
+          <t>176472</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>LEICIANE SILVA</t>
+          <t>WALDIR BENATI</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>YB754729159BR</t>
+          <t>YB754730863BR</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E861" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>178565</t>
+          <t>178344</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>CLAUDIO JUNIOR</t>
+          <t>IGOR CORREA</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>YB754741631BR</t>
+          <t>YB754740525BR</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E862" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>175107</t>
+          <t>3704439</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>RAIMUNDO SOUSA</t>
+          <t>EVELIN MEIRELES</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>YB754723995BR</t>
+          <t>YB865583381BR</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E863" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>176103</t>
+          <t>7540381</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>VANDERJUNIOR JESUS</t>
+          <t>VITOR SILVA</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>YB754729030BR</t>
+          <t>YB865588429BR</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E864" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>176542</t>
+          <t>7540054</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>HUGO DIAS</t>
+          <t>CRISTIANE OLIVEIRA</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>YB754731237BR</t>
+          <t>YB865586768BR</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E865" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>172753</t>
+          <t>959597</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>ALEX ALVES</t>
+          <t>FRANCINALDO COSTA</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>YB754712105BR</t>
+          <t>YB865579775BR</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E866" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>173375</t>
+          <t>176506</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>ALEANDRO PIMENTA</t>
+          <t>LEANDRO DIAS</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>YB754715217BR</t>
+          <t>YB754731033BR</t>
         </is>
       </c>
       <c r="D867" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E867" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>178326</t>
+          <t>179627</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>IAGO ARRUDA</t>
+          <t>LUCAS SANTOS</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>YB754740432BR</t>
+          <t>YB754746979BR</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E868" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>177889</t>
+          <t>177133</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>SAMARA OLIVEIRA</t>
+          <t>SEBASTIAO LOPES</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>YB754738147BR</t>
+          <t>YB754734264BR</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E869" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>179209</t>
+          <t>177959</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>NATALIA PACHECO</t>
+          <t>KERLON ROSA</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>YB754744880BR</t>
+          <t>YB754738513BR</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E870" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>174003</t>
+          <t>179643</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>ELLEN LIMA</t>
+          <t>JOZILENE MENDONCA</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>YB754718403BR</t>
+          <t>YB754747055BR</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E871" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>173763</t>
+          <t>178849</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>ROMULO ALBUQUERQUE</t>
+          <t>WANDERSON AROUCHE</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>YB754717178BR</t>
+          <t>YB754743062BR</t>
         </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E872" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>174711</t>
+          <t>178013</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>CELIO SILVA</t>
+          <t>FELIPE SOBRINHO</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>YB754721977BR</t>
+          <t>YB754738796BR</t>
         </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E873" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>175051</t>
+          <t>2179116</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>ALVARO SANTIAGO</t>
+          <t>MARIA LUIZA</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>YB754723709BR</t>
+          <t>YB865580805BR</t>
         </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E874" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>177734</t>
+          <t>177297</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>GRAZIELA SOUZA REIS</t>
+          <t>LEONI PINTO</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>YB754737328BR</t>
+          <t>YB754735110BR</t>
         </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E875" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>172098</t>
+          <t>177087</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>ELIAS MARINHO</t>
+          <t>MIRIAN PEREIRA</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>YB754708750BR</t>
+          <t>YB754734012BR</t>
         </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E876" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>181240</t>
+          <t>177612</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>VALDEILSON ALMEIDA</t>
+          <t>JOSE NUNES</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>YB865576624BR</t>
+          <t>YB754736702BR</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E877" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>177470</t>
+          <t>179421</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>JEISIANE RIBEIRO</t>
+          <t>ELIAS PEREIRA</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>YB754735976BR</t>
+          <t>YB754745942BR</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E878" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>175287</t>
+          <t>7540245</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>KATRINE GUIMARES</t>
+          <t>ANTONIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>YB754724908BR</t>
+          <t>YB865587729BR</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E879" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>175409</t>
+          <t>178197</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>JANETE ALVES</t>
+          <t>MAYRLA ASSUNCAO</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>YB754725537BR</t>
+          <t>YB754739743BR</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E880" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>176795</t>
+          <t>177285</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>BRENDA AREIA</t>
+          <t>FRANCISCO COSTA</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>YB754732515BR</t>
+          <t>YB754735052BR</t>
         </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E881" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>176223</t>
+          <t>3468437</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>ANTONIO OLIVEIRA</t>
+          <t>QUEDMA SOARES</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>YB754729635BR</t>
+          <t>YB865582559BR</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E882" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>176203</t>
+          <t>178431</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>JOSE MAGALHAES</t>
+          <t>ADRIELLI SILVA</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>YB754729539BR</t>
+          <t>YB754740959BR</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E883" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>176231</t>
+          <t>178489</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>BRUNO TEODOSIO</t>
+          <t>SILVANEIA MACHADO</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>YB754729675BR</t>
+          <t>YB754741251BR</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E884" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>174827</t>
+          <t>176578</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>MAIKON LOPES</t>
+          <t>ANANDA MIRANDA</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>YB754722561BR</t>
+          <t>YB754731427BR</t>
         </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E885" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>168030</t>
+          <t>176634</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>MANUEL A C SILVA</t>
+          <t>ANDREZA SANTOS</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>YB754688335BR</t>
+          <t>YB754731705BR</t>
         </is>
       </c>
       <c r="D886" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E886" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>168495</t>
+          <t>176680</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>JACIANE SILVA</t>
+          <t>RAIANE CRUZ</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>YB754690696BR</t>
+          <t>YB754731930BR</t>
         </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E887" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>168266</t>
+          <t>179339</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>RUTI A ALFAIA</t>
+          <t>CHERLIANE AGUIAR</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>YB754689517BR</t>
+          <t>YB754745531BR</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E888" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>167972</t>
+          <t>176835</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>KELCIANE BARROSO</t>
+          <t>ELIEZIO FIGUEREDO</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>YB754688043BR</t>
+          <t>YB754732714BR</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E889" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>178692</t>
+          <t>3690656</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>ALEXSANDRA LIMA</t>
+          <t>RODRIGO CARVALHO</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>YB754742288BR</t>
+          <t>YB865583333BR</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E890" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>173893</t>
+          <t>2168990</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>RYAN SARMENTO</t>
+          <t>FELIPE F SANTOS</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>YB754717840BR</t>
+          <t>YB865580796BR</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E891" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>177492</t>
+          <t>3897282</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>MATHEUS MORRONE</t>
+          <t>GABRIELA BRITO</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>YB754736092BR</t>
+          <t>YB865583792BR</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E892" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>179015</t>
+          <t>3161944</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>DENILZE SILVA</t>
+          <t>VIVIANE MERCADANTE</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>YB754743898BR</t>
+          <t>YB865581465BR</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E893" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>177768</t>
+          <t>177794</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>GUILHERME PONTES</t>
+          <t>JOAO C SILVA</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>YB754737504BR</t>
+          <t>YB754737637BR</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E894" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>176582</t>
+          <t>178043</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>KARLINHA ALVEZ</t>
+          <t>NENITA PEDRO</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>YB754731444BR</t>
+          <t>YB754738941BR</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E895" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>176616</t>
+          <t>3468455</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>MARCOS FERNANDES</t>
+          <t>MARCIO SOUZA</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>YB754731617BR</t>
+          <t>YB865582647BR</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E896" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>178445</t>
+          <t>3246769</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>CARLOS FILHO</t>
+          <t>HELEN CARMO</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>YB754741027BR</t>
+          <t>YB865581730BR</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E897" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>177039</t>
+          <t>4553196</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>IVANHA MARTINS</t>
+          <t>LUIZ OLIVEIRA</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>YB754733771BR</t>
+          <t>YB865584078BR</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E898" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>172859</t>
+          <t>178340</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>JOABE ROSARIO</t>
+          <t>ALESSANDRO CAIRES</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>YB754712635BR</t>
+          <t>YB754740503BR</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E899" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>177640</t>
+          <t>177722</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>EVELLEN LIMA</t>
+          <t>ELIANE S COSTA</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>YB754736849BR</t>
+          <t>YB754737265BR</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E900" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>176939</t>
+          <t>178173</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>CARLOS ALMEIDA</t>
+          <t>ELI SOUSA</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>YB754733241BR</t>
+          <t>YB754739624BR</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>RECUSADO</t>
+        </is>
+      </c>
+      <c r="E901" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>177472</t>
+          <t>176233</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>THAMILY LUCCA</t>
+          <t>ROBSON LOUZEIRO</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>YB754735980BR</t>
+          <t>YB754729689BR</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E902" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>176917</t>
+          <t>181057</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>PRISCILA SILVA</t>
+          <t>MATEUS OLIVEIRA</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>YB754733136BR</t>
+          <t>YB865575748BR</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E903" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>177851</t>
+          <t>177570</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>GILDO OLIVEIRA</t>
+          <t>RAIANE MARTINS</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>YB754737932BR</t>
+          <t>YB754736490BR</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E904" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>175269</t>
+          <t>314990</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>ARMINDO JUNIOR</t>
+          <t>EVAGNO SANTOS</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>YB754724810BR</t>
+          <t>YB865578191BR</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E905" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>172949</t>
+          <t>179497</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>ALEX SANTOS</t>
+          <t>FLAVIA CHAGAS</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>YB754713088BR</t>
+          <t>YB754746320BR</t>
         </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E906" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>170772</t>
+          <t>177007</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>MAISA LEITE</t>
+          <t>AGUINALDO SILVA</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>YB754702139BR</t>
+          <t>YB754733604BR</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E907" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>171952</t>
+          <t>179916</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>AURICELIO FERNANDES</t>
+          <t>ADRIELE BORGES</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>YB754708026BR</t>
+          <t>YB754748422BR</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E908" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>172805</t>
+          <t>179527</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>FRANCKMAR DIAS</t>
+          <t>JANE SOUSA</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>YB754712365BR</t>
+          <t>YB754746470BR</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E909" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>173473</t>
+          <t>178083</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>ALAN FIGUEIREDO</t>
+          <t>RILLARY ROCHA</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>YB754715702BR</t>
+          <t>YB754739142BR</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E910" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>171646</t>
+          <t>180417</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>ALEXANDRE NASCIMENTO</t>
+          <t>JOAO ARAUJO</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>YB754706484BR</t>
+          <t>YB754750942BR</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E911" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>177293</t>
+          <t>179353</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>DIVINO SILVA</t>
+          <t>RICARDO SILVA</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>YB754735097BR</t>
+          <t>YB754745602BR</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E912" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>170200</t>
+          <t>179751</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>ANA MOREIRA</t>
+          <t>ARIADNI SOUZA</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>YB754699275BR</t>
+          <t>YB754747594BR</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E913" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>168741</t>
+          <t>177776</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>JPMJ</t>
+          <t>CLEY MARINHO</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>YB754691935BR</t>
+          <t>YB754737549BR</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E914" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>169010</t>
+          <t>177849</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>HELSON SOUZA</t>
+          <t>KELVIN MELO</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>YB754693295BR</t>
+          <t>YB754737929BR</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E915" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>171048</t>
+          <t>177299</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>KALITTA OLIVEIRA</t>
+          <t>FRANCISCO LIMA</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>YB754703505BR</t>
+          <t>YB754735123BR</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E916" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>173125</t>
+          <t>177666</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>MAICON OLIVEIRA</t>
+          <t>GENILSON GONCALVES</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>YB754713967BR</t>
+          <t>YB754736971BR</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E917" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>175341</t>
+          <t>177407</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>JHON SILVA</t>
+          <t>SIDNEI TELES</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>YB754725174BR</t>
+          <t>YB754735667BR</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E918" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>176326</t>
+          <t>6800811</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>DANUBIO ARAUJO</t>
+          <t>LEANDRO SILVA</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>YB754730143BR</t>
+          <t>YB865586105BR</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E919" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>173867</t>
+          <t>7540128</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>IASMIN MODOLON</t>
+          <t>GIANLUCCA ESPINOZA</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>YB754717717BR</t>
+          <t>YB865587131BR</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E920" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>174365</t>
+          <t>177442</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>ANA CHAVEIRO</t>
+          <t>FRANCIELI SOUZA</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>YB754720234BR</t>
+          <t>YB754735830BR</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E921" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>177123</t>
+          <t>2180596</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>FRANCISCA SILVA</t>
+          <t>DIEGO NERY</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>YB754734216BR</t>
+          <t>YB865580819BR</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t>RECUSADO</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E922" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>175753</t>
+          <t>177887</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>KARINA VIEIRA SANTOS</t>
+          <t>FRANCINALDO LIMA</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>YB754727277BR</t>
+          <t>YB754738133BR</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E923" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>171832</t>
+          <t>177207</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>VALERIANO D DE JESUS</t>
+          <t>VALTER SILVA</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>YB754707428BR</t>
+          <t>YB754734658BR</t>
         </is>
       </c>
       <c r="D924" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E924" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>172687</t>
+          <t>178316</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>DANILMA SANTOS</t>
+          <t>VIVIANE SILVA</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>YB754711762BR</t>
+          <t>YB754740389BR</t>
         </is>
       </c>
       <c r="D925" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E925" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>171083</t>
+          <t>177764</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>DE LA DOL</t>
+          <t>BRENDO IAGO</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>YB754703678BR</t>
+          <t>YB754737481BR</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E926" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>172789</t>
+          <t>176558</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>FABIANO BARBOSA</t>
+          <t>MARCELO COSTA</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>YB754712286BR</t>
+          <t>YB754731311BR</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E927" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>174319</t>
+          <t>4830125</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>EDERSON OSSUCCI</t>
+          <t>WANDERSON CABO</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>YB754720000BR</t>
+          <t>YB865584489BR</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E928" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>176454</t>
+          <t>953241</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>EDSON SANTOS</t>
+          <t>MATHEUS LIMA</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>YB754730775BR</t>
+          <t>YB865579740BR</t>
         </is>
       </c>
       <c r="D929" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E929" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>176026</t>
+          <t>181388</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>GERSON BOLDORI</t>
+          <t>BRUNO ANDRADE</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>YB754728652BR</t>
+          <t>YB865577372BR</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E930" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>174753</t>
+          <t>179587</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>JOAO ALVES</t>
+          <t>WILLIAN SANTOS</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>YB754722181BR</t>
+          <t>YB754746775BR</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E931" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>173851</t>
+          <t>180941</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>MARCELO FERREIRA</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>YB754717632BR</t>
+          <t>YB865575164BR</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E932" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>173051</t>
+          <t>178021</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>DORISVAL RODRIGUES</t>
+          <t>ADEILSON RIBEIRO</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>YB754713595BR</t>
+          <t>YB754738836BR</t>
         </is>
       </c>
       <c r="D933" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E933" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>176887</t>
+          <t>7540203</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>MARCIO SANTOS</t>
+          <t>CARLOS LAMEIRA</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>YB754732983BR</t>
+          <t>YB865587511BR</t>
         </is>
       </c>
       <c r="D934" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E934" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>176382</t>
+          <t>5593781</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>PAULO SOUZA</t>
+          <t>FABIO NASCIMENTO</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>YB754730421BR</t>
+          <t>YB865585008BR</t>
         </is>
       </c>
       <c r="D935" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E935" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>173617</t>
+          <t>7540147</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>SIMONE QUEIROZ</t>
+          <t>ALICY CORREA</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>YB754716420BR</t>
+          <t>YB865587233BR</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E936" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>177628</t>
+          <t>178891</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>MADSON SA</t>
+          <t>OZEIAS LIMA</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>YB754736781BR</t>
+          <t>YB754743270BR</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E937" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>176588</t>
+          <t>181198</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>CAMILA NASCIMENTO</t>
+          <t>ANA FLAVIA</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>YB754731475BR</t>
+          <t>YB865576417BR</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E938" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>177005</t>
+          <t>4113243</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>JULIO SOUSA</t>
+          <t>WANESSA SOUZA</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>YB754733595BR</t>
+          <t>YB865583979BR</t>
         </is>
       </c>
       <c r="D939" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E939" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>177251</t>
+          <t>179855</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>ALANA NUNES</t>
+          <t>EQUIAS TRINDADE</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>YB754734879BR</t>
+          <t>YB754748127BR</t>
         </is>
       </c>
       <c r="D940" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E940" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>174973</t>
+          <t>178268</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>INGRID ALMEIDA</t>
+          <t>JOSE SINVAL</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>YB754723315BR</t>
+          <t>YB754740145BR</t>
         </is>
       </c>
       <c r="D941" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E941" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>171692</t>
+          <t>2262749</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>JULIANA RODRIGUES</t>
+          <t>JULIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>YB754706714BR</t>
+          <t>YB865580907BR</t>
         </is>
       </c>
       <c r="D942" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E942" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>177774</t>
+          <t>3488327</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>MARCIO A G SILVA</t>
+          <t>VALERIA RIBEIRO</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>YB754737535BR</t>
+          <t>YB865583015BR</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E943" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>173841</t>
+          <t>176839</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>RONEY SOUSA</t>
+          <t>JANAINA NASCIMENTO</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>YB754717589BR</t>
+          <t>YB754732745BR</t>
         </is>
       </c>
       <c r="D944" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E944" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>173843</t>
+          <t>177139</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>CATARINA MOURA</t>
+          <t>CARLOS PODSIAD</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>YB754717592BR</t>
+          <t>YB754734295BR</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E945" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>173699</t>
+          <t>179269</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>HALEY PEREIRA</t>
+          <t>MABLY FREITAS</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>YB754716858BR</t>
+          <t>YB754745182BR</t>
         </is>
       </c>
       <c r="D946" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E946" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>178368</t>
+          <t>177239</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>ANDRE MAGALHES</t>
+          <t>EDILENE GOMES</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>YB754740640BR</t>
+          <t>YB754734817BR</t>
         </is>
       </c>
       <c r="D947" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E947" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>177738</t>
+          <t>180829</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>MARCOS FERREIRA</t>
+          <t>DANIELLE SILVA</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>YB754737345BR</t>
+          <t>YB865574597BR</t>
         </is>
       </c>
       <c r="D948" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E948" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>176468</t>
+          <t>179475</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>DIE SANTOS</t>
+          <t>OZINEIA SOUZA</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>YB754730846BR</t>
+          <t>YB754746214BR</t>
         </is>
       </c>
       <c r="D949" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E949" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>172473</t>
+          <t>2333968</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>VALDICLEIA MATOS</t>
+          <t>ANA SILVA</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>YB754710651BR</t>
+          <t>YB865580986BR</t>
         </is>
       </c>
       <c r="D950" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E950" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>177993</t>
+          <t>178601</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>RENATA MONTEIRO</t>
+          <t>WILSON FERREIRA DIAS</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>YB754738694BR</t>
+          <t>YB754741818BR</t>
         </is>
       </c>
       <c r="D951" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>178065</t>
+          <t>178672</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>GABRIEL RAMIRES</t>
+          <t>MARIA CARDOSO</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>YB754739054BR</t>
+          <t>YB754742172BR</t>
         </is>
       </c>
       <c r="D952" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>173155</t>
+          <t>178161</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>M NAYANE F PEREIRA</t>
+          <t>JOSE FREITAS</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>YB754714097BR</t>
+          <t>YB754739553BR</t>
         </is>
       </c>
       <c r="D953" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E953" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>171414</t>
+          <t>179351</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>HEBER SANTOS</t>
+          <t>RAINARA REGO</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>YB754705325BR</t>
+          <t>YB754745593BR</t>
         </is>
       </c>
       <c r="D954" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E954" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>172046</t>
+          <t>178933</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>EUZEBIO RODRIGUES</t>
+          <t>JUNIOR RIBEIRO</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>YB754708499BR</t>
+          <t>YB754743487BR</t>
         </is>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E955" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>177069</t>
+          <t>176207</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>ANTONIO COSTA</t>
+          <t>IVALDO GARRIDA COSTA</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>YB754733927BR</t>
+          <t>YB754729556BR</t>
         </is>
       </c>
       <c r="D956" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E956" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>177193</t>
+          <t>176235</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>LETICIA PEREIRA</t>
+          <t>ANDRE SOUSA</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>YB754734587BR</t>
+          <t>YB754729692BR</t>
         </is>
       </c>
       <c r="D957" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E957" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>170350</t>
+          <t>177546</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>LIBIA BENTES</t>
+          <t>EMMYLLY PORTUGAL</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>YB754700022BR</t>
+          <t>YB754736375BR</t>
         </is>
       </c>
       <c r="D958" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E958" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>173427</t>
+          <t>178302</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>ALEXANDRE GOMES</t>
+          <t>ALEXANDRE ALMEIDA</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>YB754715472BR</t>
+          <t>YB754740313BR</t>
         </is>
       </c>
       <c r="D959" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E959" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>176273</t>
+          <t>178720</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>ELISEU NASCIMENTO</t>
+          <t>LAURA SILVA</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>YB754729882BR</t>
+          <t>YB754742433BR</t>
         </is>
       </c>
       <c r="D960" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E960" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>175537</t>
+          <t>176460</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>LUCIANO P SANTOS</t>
+          <t>MONICA PINHEIRO</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
-          <t>YB754726183BR</t>
+          <t>YB754730801BR</t>
         </is>
       </c>
       <c r="D961" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E961" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>177494</t>
+          <t>2011536</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>VICTTOR</t>
+          <t>JOAO CAETANO</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>YB754736101BR</t>
+          <t>YB865580544BR</t>
         </is>
       </c>
       <c r="D962" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>169823</t>
+          <t>176825</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>CLEISA ROCHA</t>
+          <t>JOAO DICKSON</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>YB754697385BR</t>
+          <t>YB754732665BR</t>
         </is>
       </c>
       <c r="D963" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E963" t="inlineStr">
+        <is>
+          <t>152 dias</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>173805</t>
+          <t>178748</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>JHENNEFFER SOUSA</t>
+          <t>ELITHON E P SILVA</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>YB754717408BR</t>
+          <t>YB754742570BR</t>
         </is>
       </c>
       <c r="D964" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>173193</t>
+          <t>178033</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>ANTONIO OLIVEIRA</t>
+          <t>FRANCISCO SILVA</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
-          <t>YB754714300BR</t>
+          <t>YB754738898BR</t>
         </is>
       </c>
       <c r="D965" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E965" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>177277</t>
+          <t>179229</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>EDSON SALINA</t>
+          <t>YURINIFFER JESUS</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
-          <t>YB754735018BR</t>
+          <t>YB754744981BR</t>
         </is>
       </c>
       <c r="D966" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E966" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>169719</t>
+          <t>179889</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>GABRIEL MANCHINERI</t>
+          <t>MARCOS SILVA</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
-          <t>YB754696861BR</t>
+          <t>YB754748294BR</t>
         </is>
       </c>
       <c r="D967" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E967" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>168785</t>
+          <t>181252</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>CARLOS OLIVARES</t>
+          <t>SELMA R LIMA</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
-          <t>YB754692153BR</t>
+          <t>YB865576686BR</t>
         </is>
       </c>
       <c r="D968" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E968" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>176909</t>
+          <t>314994</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>JAQUELINE SILVA</t>
+          <t>GUILHERME SANTANA</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>YB754733096BR</t>
+          <t>YB865578214BR</t>
         </is>
       </c>
       <c r="D969" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E969" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>169695</t>
+          <t>7540126</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>JEFFERSON NAO</t>
+          <t>MAYARA FLORENTIN</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>YB754696742BR</t>
+          <t>YB865587128BR</t>
         </is>
       </c>
       <c r="D970" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E970" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>169871</t>
+          <t>179177</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>SOUZA</t>
+          <t>PAULO SOUZA</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>YB754697629BR</t>
+          <t>YB754744726BR</t>
         </is>
       </c>
       <c r="D971" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E971" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>175493</t>
+          <t>1401472</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>BRENNO RODRIGUES</t>
+          <t>LUIZ SOUZA</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>YB754725965BR</t>
+          <t>YB865580283BR</t>
         </is>
       </c>
       <c r="D972" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E972" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>169256</t>
+          <t>178909</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>ADILSON TEIXEIRA</t>
+          <t>CLAUDEMIRO SCHUENG</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>YB754694534BR</t>
+          <t>YB754743368BR</t>
         </is>
       </c>
       <c r="D973" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E973" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>170054</t>
+          <t>181166</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>NILZA SANTOS PINTO</t>
+          <t>TAINARA FARIAS</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>YB754698540BR</t>
+          <t>YB865576244BR</t>
         </is>
       </c>
       <c r="D974" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E974" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>171763</t>
+          <t>177043</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>ELIANE SANTOS</t>
+          <t>LUCIMAR S M MENEZES</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>YB754707082BR</t>
+          <t>YB754733799BR</t>
         </is>
       </c>
       <c r="D975" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E975" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>175838</t>
+          <t>181188</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>RONALDO SILVA</t>
+          <t>ALISSANDRA SANTOS</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
-          <t>YB754727714BR</t>
+          <t>YB865576363BR</t>
         </is>
       </c>
       <c r="D976" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E976" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>169382</t>
+          <t>178736</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>CLARICE D LOURENCO</t>
+          <t>EDUARDO LOPES</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>YB754695163BR</t>
+          <t>YB754742518BR</t>
         </is>
       </c>
       <c r="D977" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E977" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>168822</t>
+          <t>177832</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>GIFONE LX</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>YB754692330BR</t>
+          <t>YB754737827BR</t>
         </is>
       </c>
       <c r="D978" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E978" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>175970</t>
+          <t>177951</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>EDUARDO SANTOS</t>
+          <t>PAULO SILVA</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>YB754728374BR</t>
+          <t>YB754738473BR</t>
         </is>
       </c>
       <c r="D979" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E979" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>170570</t>
+          <t>178107</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>LINCOHN DIAS</t>
+          <t>VILMA SILVA</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>YB754701120BR</t>
+          <t>YB754739275BR</t>
         </is>
       </c>
       <c r="D980" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E980" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>176095</t>
+          <t>176714</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>CLEITON OSORIO</t>
+          <t>MARIA CHUMBER</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>YB754728992BR</t>
+          <t>YB754732113BR</t>
         </is>
       </c>
       <c r="D981" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E981" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>167862</t>
+          <t>179195</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>FELIPE LIMA</t>
+          <t>JOHN SALES</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>YB754687493BR</t>
+          <t>YB754744814BR</t>
         </is>
       </c>
       <c r="D982" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E982" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>175824</t>
+          <t>180551</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>KALYNE A C SILVA</t>
+          <t>ENDRICK YURI</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>YB754727643BR</t>
+          <t>YB754751611BR</t>
         </is>
       </c>
       <c r="D983" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E983" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>168509</t>
+          <t>178284</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>JOTTA FREIRE</t>
+          <t>VINICIUS CARDOSO</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>YB754690767BR</t>
+          <t>YB754740225BR</t>
         </is>
       </c>
       <c r="D984" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E984" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>174851</t>
+          <t>177700</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>JESSICA BASTOS</t>
+          <t>HALANA MAGALHAES</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>YB754722694BR</t>
+          <t>YB754737141BR</t>
         </is>
       </c>
       <c r="D985" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E985" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>172853</t>
+          <t>178075</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>JULIO BRAGA</t>
+          <t>HIEZA BESSA</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
-          <t>YB754712604BR</t>
+          <t>YB754739108BR</t>
         </is>
       </c>
       <c r="D986" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E986" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>173047</t>
+          <t>2269490</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>JAVELINO G DE BORGES</t>
+          <t>IVAN REZENDE</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
-          <t>YB754713573BR</t>
+          <t>YB865580915BR</t>
         </is>
       </c>
       <c r="D987" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E987" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>173515</t>
+          <t>177395</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>VALDIRENE GOMES</t>
+          <t>FRANCISCA SILVA</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
-          <t>YB754715910BR</t>
+          <t>YB754735605BR</t>
         </is>
       </c>
       <c r="D988" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E988" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>168930</t>
+          <t>178664</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>FRANCISCO MARTINS</t>
+          <t>CARLOS ROQUE</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
-          <t>YB754692873BR</t>
+          <t>YB754742138BR</t>
         </is>
       </c>
       <c r="D989" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E989" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>168932</t>
+          <t>176422</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>LUZIMAR SILVA</t>
+          <t>JAILSON SILVA</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
-          <t>YB754692887BR</t>
+          <t>YB754730625BR</t>
         </is>
       </c>
       <c r="D990" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>169230</t>
+          <t>180279</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>SELEDIS S RIEDEL</t>
+          <t>VINICIUS SILVA</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>YB754694401BR</t>
+          <t>YB754750240BR</t>
         </is>
       </c>
       <c r="D991" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E991" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>174975</t>
+          <t>181111</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>ANTONIO CARLOS DE SS</t>
+          <t>WERIKA SILVA</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
-          <t>YB754723329BR</t>
+          <t>YB865576023BR</t>
         </is>
       </c>
       <c r="D992" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E992" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>175025</t>
+          <t>177660</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>EDNANDO SILVA</t>
+          <t>MARLENE SANTOS</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>YB754723575BR</t>
+          <t>YB754736945BR</t>
         </is>
       </c>
       <c r="D993" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E993" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>169485</t>
+          <t>177414</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>SILVANO DUARTE</t>
+          <t>MARILEIA CRUZ</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>YB754695702BR</t>
+          <t>YB754735698BR</t>
         </is>
       </c>
       <c r="D994" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E994" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>170188</t>
+          <t>176913</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>FRANCISCO SOUSA</t>
+          <t>AILTON S SILVA</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
-          <t>YB754699219BR</t>
+          <t>YB754733119BR</t>
         </is>
       </c>
       <c r="D995" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E995" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>175465</t>
+          <t>176789</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>SONOTIEL LIMA ROCHA</t>
+          <t>MARIA CARVALHO</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
-          <t>YB754725829BR</t>
+          <t>YB754732484BR</t>
         </is>
       </c>
       <c r="D996" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E996" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>168705</t>
+          <t>259926</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>ALISSON MOURA</t>
+          <t>ANDREIA SILVA</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
-          <t>YB754691759BR</t>
+          <t>YB865578007BR</t>
         </is>
       </c>
       <c r="D997" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E997" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>174615</t>
+          <t>181055</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>ANTONIO SANTOS</t>
+          <t>DILSON BRITO</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>YB754721495BR</t>
+          <t>YB865575734BR</t>
         </is>
       </c>
       <c r="D998" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E998" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>176247</t>
+          <t>177955</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>LUIS RODRIGUES</t>
+          <t>SUZANA RAMOS</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>YB754729750BR</t>
+          <t>YB754738495BR</t>
         </is>
       </c>
       <c r="D999" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E999" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>171709</t>
+          <t>180685</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>RODRIGO OLIVEIRA SOU</t>
+          <t>FRANCISCO SILVA</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>YB754706793BR</t>
+          <t>YB754752308BR</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>RECUSADO</t>
+        </is>
+      </c>
+      <c r="E1000" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>169835</t>
+          <t>315004</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>PEDRO ABREU</t>
+          <t>FABIO SOUZA</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>YB754697442BR</t>
+          <t>YB865578276BR</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
+        </is>
+      </c>
+      <c r="E1001" t="inlineStr">
+        <is>
+          <t>158 dias</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>171165</t>
+          <t>176732</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>CARLOS JUNIOR</t>
+          <t>JHONATHAN AMORIM</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>YB754704086BR</t>
+          <t>YB754732201BR</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1002" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>169547</t>
+          <t>2225872</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>MARILZA OLIVEIRA</t>
+          <t>AMARILDO LIMA</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>YB754696019BR</t>
+          <t>YB865580840BR</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1003" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>171079</t>
+          <t>315040</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>FABIO ROTAVA</t>
+          <t>BIANKA RAMOS</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>YB754703655BR</t>
+          <t>YB865578466BR</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1004" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>167814</t>
+          <t>181274</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>ROSINETE FREITAS</t>
+          <t>LUIZ MORENO</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>YB754687255BR</t>
+          <t>YB865576791BR</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E1005" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>171918</t>
+          <t>175944</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>FELIPE SAYMON</t>
+          <t>JULIO FONTENELLE</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>YB754707842BR</t>
+          <t>YB754728241BR</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr">
         <is>
           <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1006" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>168443</t>
+          <t>175948</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>DAVI DOS ANJOS</t>
+          <t>SANDERSON SALVADOR</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>YB754690427BR</t>
+          <t>YB754728269BR</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1007" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>170378</t>
+          <t>176682</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>RAFAEL JOAQUIM</t>
+          <t>IZAQUIEL SILVA</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>YB754700169BR</t>
+          <t>YB754731943BR</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1008" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>172599</t>
+          <t>178877</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>ANA M G S KARIPUNA</t>
+          <t>PAULO COSTA</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>YB754711303BR</t>
+          <t>YB754743204BR</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1009" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>170630</t>
+          <t>177949</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>WESLEY MOREIRA</t>
+          <t>TAMIRIS VERAS</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>YB754701425BR</t>
+          <t>YB754738460BR</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1010" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>171004</t>
+          <t>176440</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>ANTONIO NASCIMENTO</t>
+          <t>DANIELLY SANTOS</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>YB754703284BR</t>
+          <t>YB754730700BR</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1011" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>171211</t>
+          <t>177135</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>JEAN OLIVEIRA</t>
+          <t>WILLIAM BUENO</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>YB754704316BR</t>
+          <t>YB754734278BR</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1012" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>168312</t>
+          <t>176740</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>FERNANDO SANTOS</t>
+          <t>ABEDENEGO CAMAMA</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>YB754689755BR</t>
+          <t>YB754732246BR</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1013" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>175986</t>
+          <t>177574</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>ANA SILVA</t>
+          <t>LAUANY SOUZA</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>YB754728459BR</t>
+          <t>YB754736512BR</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1014" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>170426</t>
+          <t>178491</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>MARINALVA SOUZA</t>
+          <t>TIAGO ALMEIDA</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>YB754700402BR</t>
+          <t>YB754741265BR</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1015" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>172771</t>
+          <t>176849</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>ERIVALDO ROCHA</t>
+          <t>MARCOS WIGNER</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>YB754712198BR</t>
+          <t>YB754732793BR</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1016" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>174675</t>
+          <t>178087</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>IGOR MELLO</t>
+          <t>MARIA ABREU</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>YB754721795BR</t>
+          <t>YB754739160BR</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1017" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>176279</t>
+          <t>179691</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>MARIA SOUZA</t>
+          <t>KETHELLEN CAROLYNE</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>YB754729919BR</t>
+          <t>YB754747299BR</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1018" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>171735</t>
+          <t>176115</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>FERNANDA PERALTA</t>
+          <t>EDSON ARRUDA</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>YB754706949BR</t>
+          <t>YB754729091BR</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1019" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>176428</t>
+          <t>180851</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>CAROLINI FONSECA</t>
+          <t>VINICIUS SILVA</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>YB754730642BR</t>
+          <t>YB865574708BR</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1020" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>177177</t>
+          <t>176167</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>MARIA CAROLLINE</t>
+          <t>SOL</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>YB754734508BR</t>
+          <t>YB754729352BR</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1021" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>176526</t>
+          <t>176314</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>LEONARDO REIS</t>
+          <t>MARIA DARLENE</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>YB754731149BR</t>
+          <t>YB754730086BR</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1022" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>169096</t>
+          <t>176211</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>MADSON SOUSA</t>
+          <t>NEILTON ALVES</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>YB754693732BR</t>
+          <t>YB754729573BR</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1023" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>170774</t>
+          <t>175940</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>ECIANE PEREIRA</t>
+          <t>LUIZ SOUSA</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>YB754702142BR</t>
+          <t>YB754728224BR</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1024" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>171502</t>
+          <t>176879</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>JOCICLEIA SANTOS</t>
+          <t>ANANIAS RODRIGUES</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>YB754705767BR</t>
+          <t>YB754732949BR</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1025" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>172655</t>
+          <t>177191</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>GEFSON MOREIRA</t>
+          <t>JOAO SILVA</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>YB754711609BR</t>
+          <t>YB754734573BR</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1026" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>175771</t>
+          <t>178141</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>JESSICA SOUZA</t>
+          <t>ANDRE ASSUNCAO</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>YB754727379BR</t>
+          <t>YB754739451BR</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1027" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>176050</t>
+          <t>179777</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>WELITON SILVA</t>
+          <t>IRAN GAZIN</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>YB754728771BR</t>
+          <t>YB754747722BR</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E1028" t="inlineStr">
+        <is>
+          <t>165 dias</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>168513</t>
+          <t>178660</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>GLORIA TAVARES</t>
+          <t>CLAUZENIR SILVA</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>YB754690784BR</t>
+          <t>YB754742115BR</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1029" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>170828</t>
+          <t>178193</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>RAIRIS FEITOZA</t>
+          <t>LARISSA XAVIER</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>YB754702417BR</t>
+          <t>YB754739726BR</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1030" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>168054</t>
+          <t>178921</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>JOSE GUIMARAES</t>
+          <t>ELTHON SOUTO</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>YB754688454BR</t>
+          <t>YB754743425BR</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1031" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>172751</t>
+          <t>176304</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>PAULINO ALMEIDA</t>
+          <t>CARLOS DANIEL ALVES</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>YB754712096BR</t>
+          <t>YB754730038BR</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1032" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>175149</t>
+          <t>177009</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>VANUSA BRANDAO</t>
+          <t>FABRICIO VIEIRA</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>YB754724205BR</t>
+          <t>YB754733621BR</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1033" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>173337</t>
+          <t>178744</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>VITORIA MILENA</t>
+          <t>CLAUDIA ARAUJO</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
-          <t>YB754715027BR</t>
+          <t>YB754742552BR</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1034" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>173731</t>
+          <t>177584</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>MARIA GARCIA</t>
+          <t>DARCI DE V FORTES</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
-          <t>YB754717014BR</t>
+          <t>YB754736565BR</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1035" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>169809</t>
+          <t>178378</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>JOSE ANDRE GONCALVES</t>
+          <t>JOCELY CONCEICAO</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>YB754697310BR</t>
+          <t>YB754740698BR</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1036" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>168571</t>
+          <t>178360</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>ANTONIA CARVALHO</t>
+          <t>MIKAEL SILVA</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>YB754691073BR</t>
+          <t>YB754740605BR</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1037" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>168958</t>
+          <t>179487</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>LEIDIANE SILVA</t>
+          <t>JACIEL GOMES</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>YB754693012BR</t>
+          <t>YB754746276BR</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1038" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>171888</t>
+          <t>175966</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>CONCEICAO SILVA</t>
+          <t>FRANCINALDO SILVA</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>YB754707697BR</t>
+          <t>YB754728357BR</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1039" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>171982</t>
+          <t>179799</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>ERIKA ARAUJO</t>
+          <t>ANTONIO SOBRINHO</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>YB754708176BR</t>
+          <t>YB754747841BR</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1040" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>170708</t>
+          <t>177796</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>TATIANE FERREIRA</t>
+          <t>ROSANGELA FERNANDES</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>YB754701819BR</t>
+          <t>YB754737645BR</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1041" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>171044</t>
+          <t>175974</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>FRANCISCO ALENCAR</t>
+          <t>MARACRISTINA MACIEL</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>YB754703488BR</t>
+          <t>YB754728391BR</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1042" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>171858</t>
+          <t>178037</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>LUCAS IMPERADOR</t>
+          <t>FERNANDES SILVA</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>YB754707555BR</t>
+          <t>YB754738915BR</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1043" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>171089</t>
+          <t>176350</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>MARIA LUCILEIDE</t>
+          <t>CRISTIANE NIZ</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>YB754703704BR</t>
+          <t>YB754730262BR</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1044" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>170732</t>
+          <t>176127</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>FRANCISCO SOUZA</t>
+          <t>LEICIANE SILVA</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>YB754701938BR</t>
+          <t>YB754729159BR</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1045" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>171038</t>
+          <t>178565</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>NAZARENO OLIVEIRA</t>
+          <t>CLAUDIO JUNIOR</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>YB754703457BR</t>
+          <t>YB754741631BR</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1046" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>170738</t>
+          <t>176103</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>LENITA SILVA</t>
+          <t>VANDERJUNIOR JESUS</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>YB754701969BR</t>
+          <t>YB754729030BR</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1047" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>171630</t>
+          <t>176542</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>RAFFAH MAX</t>
+          <t>HUGO DIAS</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>YB754706405BR</t>
+          <t>YB754731237BR</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1048" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>171970</t>
+          <t>178326</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>LUCIANE COSTA</t>
+          <t>IAGO ARRUDA</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>YB754708114BR</t>
+          <t>YB754740432BR</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1049" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>171510</t>
+          <t>177889</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>JULIMAR SILVA</t>
+          <t>SAMARA OLIVEIRA</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>YB754705807BR</t>
+          <t>YB754738147BR</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1050" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>170798</t>
+          <t>179209</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>HELIO FERNANDES</t>
+          <t>NATALIA PACHECO</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>YB754702261BR</t>
+          <t>YB754744880BR</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E1051" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>170756</t>
+          <t>177734</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>VALBER SILVA</t>
+          <t>GRAZIELA SOUZA REIS</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>YB754702054BR</t>
+          <t>YB754737328BR</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E1052" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>170778</t>
+          <t>181240</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>GEOVANE AMORIM</t>
+          <t>VALDEILSON ALMEIDA</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>YB754702160BR</t>
+          <t>YB865576624BR</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E1053" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>169662</t>
+          <t>177470</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>NEIDE LCIA ALVES</t>
+          <t>JEISIANE RIBEIRO</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>YB754696583BR</t>
+          <t>YB754735976BR</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1054" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>171741</t>
+          <t>176795</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>COSME NUNES</t>
+          <t>BRENDA AREIA</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>YB754706970BR</t>
+          <t>YB754732515BR</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1055" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>170654</t>
+          <t>176223</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>KRISTHIAN REDIN</t>
+          <t>ANTONIO OLIVEIRA</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>YB754701544BR</t>
+          <t>YB754729635BR</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1056" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>173265</t>
+          <t>176203</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>VALDINEI SILVA</t>
+          <t>JOSE MAGALHAES</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>YB754714667BR</t>
+          <t>YB754729539BR</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1057" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>171163</t>
+          <t>176231</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>GABRIEL MATTOS</t>
+          <t>BRUNO TEODOSIO</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>YB754704072BR</t>
+          <t>YB754729675BR</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1058" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>169124</t>
+          <t>178692</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>AYRTON CARVALHO</t>
+          <t>ALEXSANDRA LIMA</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>YB754693879BR</t>
+          <t>YB754742288BR</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1059" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>171514</t>
+          <t>177492</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>ROSA NASCIMENTO</t>
+          <t>MATHEUS MORRONE</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>YB754705824BR</t>
+          <t>YB754736092BR</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1060" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>169507</t>
+          <t>179015</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>LUCIANO DE JESUS A C</t>
+          <t>DENILZE SILVA</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>YB754695818BR</t>
+          <t>YB754743898BR</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1061" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>168395</t>
+          <t>177768</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>ADRIELE FREITAS</t>
+          <t>GUILHERME PONTES</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>YB754690183BR</t>
+          <t>YB754737504BR</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1062" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>171201</t>
+          <t>176582</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>ANTONIO M OLIVEIRA</t>
+          <t>KARLINHA ALVEZ</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>YB754704262BR</t>
+          <t>YB754731444BR</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E1063" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>170530</t>
+          <t>176616</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>ANTONIO SANTANA</t>
+          <t>MARCOS FERNANDES</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>YB754700929BR</t>
+          <t>YB754731617BR</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1064" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>170998</t>
+          <t>178445</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>CLAUDIANE G ALVES</t>
+          <t>CARLOS FILHO</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>YB754703253BR</t>
+          <t>YB754741027BR</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1065" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>172116</t>
+          <t>177039</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>MARCOS RAMOS</t>
+          <t>IVANHA MARTINS</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>YB754708848BR</t>
+          <t>YB754733771BR</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1066" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>171349</t>
+          <t>177640</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>GRACIANE MACHADO</t>
+          <t>EVELLEN LIMA</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>YB754705002BR</t>
+          <t>YB754736849BR</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1067" t="inlineStr">
+        <is>
+          <t>170 dias</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>172064</t>
+          <t>176939</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>ANDREA SILVA</t>
+          <t>CARLOS ALMEIDA</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>YB754708587BR</t>
+          <t>YB754733241BR</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1068" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>170468</t>
+          <t>177472</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>DANIELA PEREIRA</t>
+          <t>THAMILY LUCCA</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>YB754700610BR</t>
+          <t>YB754735980BR</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1069" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>170944</t>
+          <t>176917</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>SOLANGE I RAMOS</t>
+          <t>PRISCILA SILVA</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>YB754702995BR</t>
+          <t>YB754733136BR</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1070" t="inlineStr">
+        <is>
+          <t>180 dias</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>172062</t>
+          <t>177851</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>DANIEL REIS</t>
+          <t>GILDO OLIVEIRA</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
-          <t>YB754708573BR</t>
+          <t>YB754737932BR</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1071" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>175219</t>
+          <t>177293</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>DAIANE ALVES</t>
+          <t>DIVINO SILVA</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>YB754724562BR</t>
+          <t>YB754735097BR</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E1072" t="inlineStr">
+        <is>
+          <t>180 dias</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>168425</t>
+          <t>176326</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>ROSIANE CARDOSO</t>
+          <t>DANUBIO ARAUJO</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
-          <t>YB754690339BR</t>
+          <t>YB754730143BR</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1073" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>170384</t>
+          <t>177123</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>ROZIMERE GOMES</t>
+          <t>FRANCISCA SILVA</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
-          <t>YB754700190BR</t>
+          <t>YB754734216BR</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>RECUSADO</t>
+        </is>
+      </c>
+      <c r="E1074" t="inlineStr">
+        <is>
+          <t>180 dias</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>171828</t>
+          <t>176454</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>SOL C SOUSA</t>
+          <t>EDSON SANTOS</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>YB754707405BR</t>
+          <t>YB754730775BR</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1075" t="inlineStr">
+        <is>
+          <t>180 dias</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>170554</t>
+          <t>176026</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>ADEMILSON SOUZA</t>
+          <t>GERSON BOLDORI</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
-          <t>YB754701045BR</t>
+          <t>YB754728652BR</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+        </is>
+      </c>
+      <c r="E1076" t="inlineStr">
+        <is>
+          <t>180 dias</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>170218</t>
+          <t>176887</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>ELIEZER SILVA</t>
+          <t>MARCIO SANTOS</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
-          <t>YB754699369BR</t>
+          <t>YB754732983BR</t>
         </is>
       </c>
       <c r="D1077" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>168856</t>
+          <t>176382</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>JOSE FAGUNDES</t>
+          <t>PAULO SOUZA</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
-          <t>YB754692502BR</t>
+          <t>YB754730421BR</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1078" t="inlineStr">
+        <is>
+          <t>180 dias</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>169680</t>
+          <t>177628</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>ADILSON PRESTES</t>
+          <t>MADSON SA</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
-          <t>YB754696671BR</t>
+          <t>YB754736781BR</t>
         </is>
       </c>
       <c r="D1079" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1079" t="inlineStr">
+        <is>
+          <t>180 dias</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>168489</t>
+          <t>176588</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>ISRAEL S LINO</t>
+          <t>CAMILA NASCIMENTO</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
-          <t>YB754690651BR</t>
+          <t>YB754731475BR</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>180 dias</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>171373</t>
+          <t>177005</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>OZIEL MATIAS</t>
+          <t>JULIO SOUSA</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
-          <t>YB754705121BR</t>
+          <t>YB754733595BR</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>171050</t>
+          <t>177251</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>MARIA BRAZ</t>
+          <t>ALANA NUNES</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
-          <t>YB754703514BR</t>
+          <t>YB754734879BR</t>
         </is>
       </c>
       <c r="D1082" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1082" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>167984</t>
+          <t>177774</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>ADAILVA RODRIGUES</t>
+          <t>MARCIO A G SILVA</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
-          <t>YB754688105BR</t>
+          <t>YB754737535BR</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1083" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>170334</t>
+          <t>178368</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>VANDA SILVA</t>
+          <t>ANDRE MAGALHES</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
-          <t>YB754699942BR</t>
+          <t>YB754740640BR</t>
         </is>
       </c>
       <c r="D1084" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1084" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>170594</t>
+          <t>177738</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>ANA GUIA</t>
+          <t>MARCOS FERREIRA</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
-          <t>YB754701249BR</t>
+          <t>YB754737345BR</t>
         </is>
       </c>
       <c r="D1085" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1085" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>170938</t>
+          <t>176468</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>GERCLENIA SAMPAIO</t>
+          <t>DIE SANTOS</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr">
         <is>
-          <t>YB754702964BR</t>
+          <t>YB754730846BR</t>
         </is>
       </c>
       <c r="D1086" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="E1086" t="inlineStr">
+        <is>
+          <t>180 dias</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>169789</t>
+          <t>177993</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>DEBORA DAGOSTIN</t>
+          <t>RENATA MONTEIRO</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
-          <t>YB754697218BR</t>
+          <t>YB754738694BR</t>
         </is>
       </c>
       <c r="D1087" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1087" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>170894</t>
+          <t>178065</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>ROMINIQUE SILVA</t>
+          <t>GABRIEL RAMIRES</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
-          <t>YB754702743BR</t>
+          <t>YB754739054BR</t>
         </is>
       </c>
       <c r="D1088" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1088" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>169905</t>
+          <t>177069</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>KELISMARA PEREIRA</t>
+          <t>ANTONIO COSTA</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
-          <t>YB754697796BR</t>
+          <t>YB754733927BR</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1089" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>172937</t>
+          <t>177193</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>THAIS SANTANA</t>
+          <t>LETICIA PEREIRA</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr">
         <is>
-          <t>YB754713026BR</t>
+          <t>YB754734587BR</t>
         </is>
       </c>
       <c r="D1090" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1090" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>171111</t>
+          <t>176273</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>FRANCISCO SILVA</t>
+          <t>ELISEU NASCIMENTO</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
-          <t>YB754703810BR</t>
+          <t>YB754729882BR</t>
         </is>
       </c>
       <c r="D1091" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1091" t="inlineStr">
+        <is>
+          <t>187 dias</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>168814</t>
+          <t>177494</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>MARIA ROSA</t>
+          <t>VICTTOR</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
-          <t>YB754692290BR</t>
+          <t>YB754736101BR</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1092" t="inlineStr">
+        <is>
+          <t>93 dias</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>169463</t>
+          <t>177277</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>CARLOS SANTOS</t>
+          <t>EDSON SALINA</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>YB754695574BR</t>
+          <t>YB754735018BR</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1093" t="inlineStr">
+        <is>
+          <t>93 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" t="inlineStr">
+        <is>
+          <t>176909</t>
+        </is>
+      </c>
+      <c r="B1094" t="inlineStr">
+        <is>
+          <t>JAQUELINE SILVA</t>
+        </is>
+      </c>
+      <c r="C1094" t="inlineStr">
+        <is>
+          <t>YB754733096BR</t>
+        </is>
+      </c>
+      <c r="D1094" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1094" t="inlineStr">
+        <is>
+          <t>93 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" t="inlineStr">
+        <is>
+          <t>175970</t>
+        </is>
+      </c>
+      <c r="B1095" t="inlineStr">
+        <is>
+          <t>EDUARDO SANTOS</t>
+        </is>
+      </c>
+      <c r="C1095" t="inlineStr">
+        <is>
+          <t>YB754728374BR</t>
+        </is>
+      </c>
+      <c r="D1095" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1095" t="inlineStr">
+        <is>
+          <t>93 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096" t="inlineStr">
+        <is>
+          <t>176095</t>
+        </is>
+      </c>
+      <c r="B1096" t="inlineStr">
+        <is>
+          <t>CLEITON OSORIO</t>
+        </is>
+      </c>
+      <c r="C1096" t="inlineStr">
+        <is>
+          <t>YB754728992BR</t>
+        </is>
+      </c>
+      <c r="D1096" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1096" t="inlineStr">
+        <is>
+          <t>93 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" t="inlineStr">
+        <is>
+          <t>176247</t>
+        </is>
+      </c>
+      <c r="B1097" t="inlineStr">
+        <is>
+          <t>LUIS RODRIGUES</t>
+        </is>
+      </c>
+      <c r="C1097" t="inlineStr">
+        <is>
+          <t>YB754729750BR</t>
+        </is>
+      </c>
+      <c r="D1097" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1097" t="inlineStr">
+        <is>
+          <t>93 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" t="inlineStr">
+        <is>
+          <t>175986</t>
+        </is>
+      </c>
+      <c r="B1098" t="inlineStr">
+        <is>
+          <t>ANA SILVA</t>
+        </is>
+      </c>
+      <c r="C1098" t="inlineStr">
+        <is>
+          <t>YB754728459BR</t>
+        </is>
+      </c>
+      <c r="D1098" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1098" t="inlineStr">
+        <is>
+          <t>93 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" t="inlineStr">
+        <is>
+          <t>176279</t>
+        </is>
+      </c>
+      <c r="B1099" t="inlineStr">
+        <is>
+          <t>MARIA SOUZA</t>
+        </is>
+      </c>
+      <c r="C1099" t="inlineStr">
+        <is>
+          <t>YB754729919BR</t>
+        </is>
+      </c>
+      <c r="D1099" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1099" t="inlineStr">
+        <is>
+          <t>194 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" t="inlineStr">
+        <is>
+          <t>176428</t>
+        </is>
+      </c>
+      <c r="B1100" t="inlineStr">
+        <is>
+          <t>CAROLINI FONSECA</t>
+        </is>
+      </c>
+      <c r="C1100" t="inlineStr">
+        <is>
+          <t>YB754730642BR</t>
+        </is>
+      </c>
+      <c r="D1100" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1100" t="inlineStr">
+        <is>
+          <t>194 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" t="inlineStr">
+        <is>
+          <t>177177</t>
+        </is>
+      </c>
+      <c r="B1101" t="inlineStr">
+        <is>
+          <t>MARIA CAROLLINE</t>
+        </is>
+      </c>
+      <c r="C1101" t="inlineStr">
+        <is>
+          <t>YB754734508BR</t>
+        </is>
+      </c>
+      <c r="D1101" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1101" t="inlineStr">
+        <is>
+          <t>93 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102" t="inlineStr">
+        <is>
+          <t>176526</t>
+        </is>
+      </c>
+      <c r="B1102" t="inlineStr">
+        <is>
+          <t>LEONARDO REIS</t>
+        </is>
+      </c>
+      <c r="C1102" t="inlineStr">
+        <is>
+          <t>YB754731149BR</t>
+        </is>
+      </c>
+      <c r="D1102" t="inlineStr">
+        <is>
+          <t>ENDERECO INSUFICIENTE</t>
+        </is>
+      </c>
+      <c r="E1102" t="inlineStr">
+        <is>
+          <t>93 dias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103" t="inlineStr">
+        <is>
+          <t>176050</t>
+        </is>
+      </c>
+      <c r="B1103" t="inlineStr">
+        <is>
+          <t>WELITON SILVA</t>
+        </is>
+      </c>
+      <c r="C1103" t="inlineStr">
+        <is>
+          <t>YB754728771BR</t>
+        </is>
+      </c>
+      <c r="D1103" t="inlineStr">
+        <is>
+          <t>AUSENTE</t>
+        </is>
+      </c>
+      <c r="E1103" t="inlineStr">
+        <is>
+          <t>194 dias</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>