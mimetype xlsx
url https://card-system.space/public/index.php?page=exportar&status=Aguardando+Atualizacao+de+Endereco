--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -74,29779 +74,8314 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome Cliente</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>AR Original</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Motivo</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Dias em aberto</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>12209</t>
+          <t>16119291</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>NATA KALEBE</t>
+          <t>RAIMUNDO SOUZA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YU109542307BR</t>
+          <t>YU109544594BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>15688565</t>
+          <t>17065770</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>MARLI SILVA</t>
+          <t>JANAINA LIMA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YU109541805BR</t>
+          <t>YU109552729BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>15582960</t>
+          <t>16470271</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>JOSE SILVA</t>
+          <t>VITTO BOTELHO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YU109540819BR</t>
+          <t>YU109548260BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>15582952</t>
+          <t>16895801</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>JANAINA CIPRIANO</t>
+          <t>HUGO PEREIRA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YU109540779BR</t>
+          <t>YU109551618BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>15515045</t>
+          <t>16602066</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>PAMELA SILVA</t>
+          <t>BRENDA SILVA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YU109540703BR</t>
+          <t>YU109549821BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>15480930</t>
+          <t>16514459</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>ITALO SILVA</t>
+          <t>LUCELIA CARVALHO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YU109539957BR</t>
+          <t>YU109548698BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>15429530</t>
+          <t>16940799</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>TAILANE DELGADO</t>
+          <t>LUIZ GALVAO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YU109539705BR</t>
+          <t>YU109551737BR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>15429458</t>
+          <t>16381117</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>AMARILDO SILVA</t>
+          <t>FELIPE CORREA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>YU109539339BR</t>
+          <t>YU109547370BR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>15429430</t>
+          <t>16762528</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>GABRIELLY SOUZA</t>
+          <t>ANTONIO SOUSA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>YU109539197BR</t>
+          <t>YU109550983BR</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>15429444</t>
+          <t>16762516</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ARRISON OLIVEIRA</t>
+          <t>GEANDERSON GOMES</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>YU109539268BR</t>
+          <t>YU109550921BR</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>15376680</t>
+          <t>16602076</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>JOHN SILVA</t>
+          <t>POLIANA PONCIANO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>YU109538863BR</t>
+          <t>YU109549870BR</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>15376696</t>
+          <t>16514427</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>ANTONIO NETO</t>
+          <t>LETICIA PARADELA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>YU109538948BR</t>
+          <t>YU109548619BR</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>15334364</t>
+          <t>16514415</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>MURILO GOMES</t>
+          <t>LUIGUY ALVES</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>YU109538599BR</t>
+          <t>YU109548551BR</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>15334340</t>
+          <t>16147038</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>ANGELO DELFINO</t>
+          <t>LIZETE SOUZA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>YU109538470BR</t>
+          <t>YU109545250BR</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>15289139</t>
+          <t>16940879</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>PABLO PEREIRA</t>
+          <t>LARISSA LIMA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>YU109538245BR</t>
+          <t>YU109552176BR</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>15289104</t>
+          <t>16544980</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>MILA SAMPAIO</t>
+          <t>ARIANE SILVA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>YU109538143BR</t>
+          <t>YU109548905BR</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>15289087</t>
+          <t>15975378</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>JOSE MACHADO</t>
+          <t>YULI G JESUS</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>YU109538069BR</t>
+          <t>YU109543554BR</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>15289108</t>
+          <t>16336686</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>CAROLINE SANTOS</t>
+          <t>ROSANGELA DAMASCENO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>YU109538174BR</t>
+          <t>YU109546670BR</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>15261996</t>
+          <t>16470259</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>VANGLESA RAMOS</t>
+          <t>ANGELA COSTA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>YU109537939BR</t>
+          <t>YU109548208BR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>15261976</t>
+          <t>16940819</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ONIZIA MELO</t>
+          <t>EDLEIDE A DE TOLEDO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>YU109537823BR</t>
+          <t>YU109551839BR</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>15261994</t>
+          <t>16762465</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>JESUS NASCIMENTO</t>
+          <t>GILMAR SILVA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>YU109537925BR</t>
+          <t>YU109550745BR</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>15261984</t>
+          <t>17097518</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>BRUNNO V OLIVEIRA</t>
+          <t>EVERTON OLIVEIRA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>YU109537871BR</t>
+          <t>YU109553211BR</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>15228124</t>
+          <t>17170257</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>ALEXANDRE RODRIGUES</t>
+          <t>LUCAS SILVESTRE</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>YU109537704BR</t>
+          <t>YU109553619BR</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>15185391</t>
+          <t>16119275</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>RODRIGO FALCAO</t>
+          <t>JOSE DIOGO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>YU109537094BR</t>
+          <t>YU109544501BR</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>15140214</t>
+          <t>16381135</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>NAIRA C DA S PEREIRA</t>
+          <t>JOSE FILHO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>YU109536553BR</t>
+          <t>YU109547468BR</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>15140240</t>
+          <t>16248334</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>FABIO SILVA</t>
+          <t>EIDICLEIA FIGUEIREDO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>YU109536726BR</t>
+          <t>YU109546241BR</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>14292534</t>
+          <t>16147054</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EVELYN VITORIA</t>
+          <t>DAVI SILVA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>YU109536655BR</t>
+          <t>YU109545334BR</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>15036178</t>
+          <t>17065754</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>JONAS COSTA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>YU109535310BR</t>
+          <t>YU109552627BR</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>14042525</t>
+          <t>16470263</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>MARIA EDUARDA PRIMAO</t>
+          <t>MARILENE PAIVA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>YU109534668BR</t>
+          <t>YU109548225BR</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>15036148</t>
+          <t>16407217</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>MARCOS MAGALHAES</t>
+          <t>MARIA COSTA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>YU109535164BR</t>
+          <t>YU109547750BR</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>14042283</t>
+          <t>16407231</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>BRUNA PRECIOSA</t>
+          <t>JOSUAN SANTOS</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>YU109534889BR</t>
+          <t>YU109547825BR</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>14042273</t>
+          <t>16470261</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>BENEDITO SILVA</t>
+          <t>BIAH OLIVEIRA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>YU109534932BR</t>
+          <t>YU109548211BR</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>14990169</t>
+          <t>17334603</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>VOLMIR FERREIRA</t>
+          <t>FLAVIA LOPES</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>YU109533870BR</t>
+          <t>YU109554906BR</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>14161333</t>
+          <t>16407382</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ROSANGELA SOUSA</t>
+          <t>DANIEL ALVARENGA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>YU109533999BR</t>
+          <t>YU109548097BR</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>14185206</t>
+          <t>16470267</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>PAULO HENRIQUE BRAGA</t>
+          <t>RAIANA THALIA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>YU109533472BR</t>
+          <t>YU109548242BR</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>14161353</t>
+          <t>17375962</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>JOSE MONTEIRO</t>
+          <t>MAGNO SANTOS</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>YU109533733BR</t>
+          <t>YU109555040BR</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>14990205</t>
+          <t>16004458</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>JONAS EVANGELISTA</t>
+          <t>MARIA ARAUJO</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>YU109534504BR</t>
+          <t>YU109544104BR</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>14185289</t>
+          <t>15429520</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>JAIRO FONSECA</t>
+          <t>ALCIFRAN SOUZA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>YU109533251BR</t>
+          <t>YU109539651BR</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>14124934</t>
+          <t>16079195</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>IRIS LIMA</t>
+          <t>NAUDI NASCIMENTO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>YU109534328BR</t>
+          <t>YU109544285BR</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>14161409</t>
+          <t>15185293</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>CARLOS RODRIGUES</t>
+          <t>ITANEZA KELVY</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>YU109533645BR</t>
+          <t>YU109536859BR</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>14990191</t>
+          <t>16381147</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>ANTONIO CAVALCANTE</t>
+          <t>ROSILENE ALMEIDA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>YU109534107BR</t>
+          <t>YU109547525BR</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>14125047</t>
+          <t>16004406</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>ALAN MARINHO</t>
+          <t>LUCIANA QUEIROZ</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>YU109534209BR</t>
+          <t>YU109543829BR</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>14161347</t>
+          <t>17403756</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>ADEMIR BRUGNEROTTO</t>
+          <t>JOAO TAPIA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>YU109533781BR</t>
+          <t>YU109555858BR</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>14990117</t>
+          <t>17170265</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>ROBERTO SILVA</t>
+          <t>GUILHERME OLIMPRA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>YU109533044BR</t>
+          <t>YU109553653BR</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>14990133</t>
+          <t>17170273</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>CARLA SILVA</t>
+          <t>HUGO CORREA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>YU109533129BR</t>
+          <t>YU109553698BR</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>14990107</t>
+          <t>17287572</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>ALINE ABREU</t>
+          <t>JULIANA DE AQUINO</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>YU109532993BR</t>
+          <t>YU109554150BR</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>14333768</t>
+          <t>17376018</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>SINOELIA BARRETO</t>
+          <t>JAKELINE SILVA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>YU109531975BR</t>
+          <t>YU109555328BR</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>14227759</t>
+          <t>17170235</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>ROSELI SOUZA</t>
+          <t>STEPHANNY ROCHA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>YU109531919BR</t>
+          <t>YU109553494BR</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>14227749</t>
+          <t>16514425</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>RONALDO TORRES</t>
+          <t>ANA SILVA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>YU109531967BR</t>
+          <t>YU109548605BR</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>14292532</t>
+          <t>16291141</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>ROMARIO SILVA</t>
+          <t>JOSIMAR OLIVEIRA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>YU109532565BR</t>
+          <t>YU109546502BR</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>14228146</t>
+          <t>17170243</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>RENILDO SILVA</t>
+          <t>FELIPE GONCALVES</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>YU109531905BR</t>
+          <t>YU109553534BR</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>14956298</t>
+          <t>16762457</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>MAURICIO SANTOS</t>
+          <t>ELENICE BATISTA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>YU109532843BR</t>
+          <t>YU109550691BR</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>14185297</t>
+          <t>176843</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>MARIA CAMPOZANO</t>
+          <t>GABRIEL CAMPOS</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>YU109532494BR</t>
+          <t>YU109550419BR</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>14227680</t>
+          <t>16248288</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>JANETE LIMA</t>
+          <t>RICHARDI SILVA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>YU109532256BR</t>
+          <t>YU109545997BR</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>14292457</t>
+          <t>15614353</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>FRANCIELE TEODORIO</t>
+          <t>REGINALDO PIMENTA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>YU109532826BR</t>
+          <t>YU109541301BR</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>14253904</t>
+          <t>16358534</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>FERNANDO MARINHO</t>
+          <t>TULIO SILVA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>YU109531159BR</t>
+          <t>YU109547162BR</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>14253969</t>
+          <t>16762453</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>EDERSON M PAIXAO</t>
+          <t>EVERTON BRESSIANI</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>YU109530975BR</t>
+          <t>YU109550674BR</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>14253878</t>
+          <t>17236349</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>BENEDITA COSTA</t>
+          <t>SIMONE MAIA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>YU109531318BR</t>
+          <t>YU109553993BR</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>14866334</t>
+          <t>17236428</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>OLIVIA GABRIELA</t>
+          <t>IVO GRANA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>YU109530405BR</t>
+          <t>YU109554129BR</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>14866320</t>
+          <t>16358516</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>ILAINE NOBERTO</t>
+          <t>RODRIGO SANTOS</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>YU109530330BR</t>
+          <t>YU109547074BR</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>14866326</t>
+          <t>16570659</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>DORA VARGAS</t>
+          <t>ALEX FERREIRA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>YU109530365BR</t>
+          <t>YU109549305BR</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>14810741</t>
+          <t>17097451</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>REINALDO RIGUETTE</t>
+          <t>SILVANIA RODRIGUES</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>YU109530167BR</t>
+          <t>YU109553018BR</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>14684025</t>
+          <t>16998684</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>MARINEZ MONTEIRO</t>
+          <t>MARCELLY J P QUIESA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>YU109529756BR</t>
+          <t>YU109552370BR</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>7943</t>
+          <t>171293</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>ANDREIA SABRINA</t>
+          <t>LUCAS SILVA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>YU109529671BR</t>
+          <t>YB754704727BR</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>14657277</t>
+          <t>16336734</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>RAMYS JUNIOR</t>
+          <t>FABIO ZANOTELLI</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>YU109529212BR</t>
+          <t>YU109546913BR</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>14657249</t>
+          <t>15975504</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>JESSICA LIMA</t>
+          <t>MARILANDE CARVALHO</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>YU109529075BR</t>
+          <t>YU109543673BR</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>14657263</t>
+          <t>15884772</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>DIOGO ALMEIDA</t>
+          <t>MARLISON DIAS</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>YU109529141BR</t>
+          <t>YU109542995BR</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>14617452</t>
+          <t>16119339</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>MATEUS FARIAS</t>
+          <t>LEONE MADEIRA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>YU109528999BR</t>
+          <t>YU109544838BR</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>14545728</t>
+          <t>16147006</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>ROSIANE FEITOSA</t>
+          <t>CLEUBER NASCIMENTO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>YU109527667BR</t>
+          <t>YU109545087BR</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>14545793</t>
+          <t>16570681</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>JEOVANA SILVA</t>
+          <t>WILZA SOUZA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>YU109527857BR</t>
+          <t>YU109549415BR</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>14545732</t>
+          <t>15480938</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>ALEXANDRE CASTRO</t>
+          <t>ROSIVAN BATISTA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>YU109527684BR</t>
+          <t>YU109540005BR</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>2 dias</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>14505804</t>
+          <t>16147026</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>GESSICA BATISTA</t>
+          <t>TAINARA PINHEIRO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>YU109527208BR</t>
+          <t>YU109545192BR</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>14505788</t>
+          <t>16790574</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>FRED SOUZA</t>
+          <t>MARIA COSTA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>YU109527123BR</t>
+          <t>YU109551405BR</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>14505820</t>
+          <t>177115</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>ALEXANDRE BASTOS</t>
+          <t>DIMAS MUNDURUKU</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>YU109527287BR</t>
+          <t>YB754734176BR</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>14425159</t>
+          <t>16358563</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>RAYLTON LUZ</t>
+          <t>JAQUELINE S BATISTA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>YU109526658BR</t>
+          <t>YU109547264BR</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>14425368</t>
+          <t>16210565</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>JULIANO PAULA</t>
+          <t>KLERBI ADAMI</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>YU109526905BR</t>
+          <t>YU109545467BR</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>14425370</t>
+          <t>16146998</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>JAINE BRITO</t>
+          <t>JOSE BENEVIDES</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>YU109526919BR</t>
+          <t>YU109545042BR</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>14425175</t>
+          <t>16712634</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>FLAVIA T M BARRETO</t>
+          <t>ANTONIO COSTA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>YU109526763BR</t>
+          <t>YU109550405BR</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>14425089</t>
+          <t>16895779</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>ROSIVAL LOPES</t>
+          <t>SIDNEI SANTOS</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>YU109526304BR</t>
+          <t>YU109551493BR</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>14425083</t>
+          <t>16570721</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>QUESIA AMORIM</t>
+          <t>JARDISON RODRIGUES</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>YU109526278BR</t>
+          <t>YU109549441BR</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>14425097</t>
+          <t>16602008</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>LUCAS GUIMARAES</t>
+          <t>JOANA NOGUEIRA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>YU109526349BR</t>
+          <t>YU109549530BR</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>14425003</t>
+          <t>15228020</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>FERNANDO JC REZENDE</t>
+          <t>BRUNO NASCIMENTO</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>YU109525860BR</t>
+          <t>YU109537338BR</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>14425015</t>
+          <t>15514993</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>DIENNE MOREIRA</t>
+          <t>MARCOS CONSENTINI</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>YU109525927BR</t>
+          <t>YU109540456BR</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>14379677</t>
+          <t>15334312</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>PAULA MENDES</t>
+          <t>ALCIARIA MARTINS</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>YU109525697BR</t>
+          <t>YU109538320BR</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>14379667</t>
+          <t>17314315</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>N VITTORIA ARAUJO A</t>
+          <t>CAROLINA CONCEICAO</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>YU109525649BR</t>
+          <t>YU109554407BR</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>14379629</t>
+          <t>16712618</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>GABRIELA SANTOS</t>
+          <t>MARCOS RIBEIRO</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>YU109525431BR</t>
+          <t>YU109550317BR</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>14379633</t>
+          <t>16762489</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>DOMINGOS E SOUSA</t>
+          <t>ELIAS MOREIRA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>YU109525459BR</t>
+          <t>YU109550881BR</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>14333928</t>
+          <t>14227666</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>ADELAR WEBLER</t>
+          <t>GABRIELA SILVA COSTA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>YU109525215BR</t>
+          <t>YU109532344BR</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>13904535</t>
+          <t>14124909</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>JOAO SILVA</t>
+          <t>ROSIVANE SAMPAIO</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>YB865623001BR</t>
+          <t>YU109534478BR</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>13820521</t>
+          <t>16119401</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>LAIS LIMA RANGEL</t>
+          <t>JANILCE BRAGA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>YB865622301BR</t>
+          <t>YU109545008BR</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>13820503</t>
+          <t>16210660</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>IRLENE NASCIMENTO</t>
+          <t>ROGERIO PEREIRA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>YB865622213BR</t>
+          <t>YU109545762BR</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>13766288</t>
+          <t>16358528</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>MATEUS SOARES</t>
+          <t>CLEITON LURENCO</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>YB865621875BR</t>
+          <t>YU109547131BR</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>13311054</t>
+          <t>16570731</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>EVANILDO SOUSA</t>
+          <t>GERSON MOREIRA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>YB865618810BR</t>
+          <t>YU109549490BR</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>13256188</t>
+          <t>15514977</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>MARIA NASCIMENTO</t>
+          <t>ANA SILVA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>YB865618253BR</t>
+          <t>YU109540371BR</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>13186511</t>
+          <t>15514961</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>RAYOL</t>
+          <t>JOAO C M DA SILVA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>YB865618148BR</t>
+          <t>YU109540297BR</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>5 dias</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>13186214</t>
+          <t>14227651</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>RAYLANY BARBOSA</t>
+          <t>HEVERTON SILVA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>YB865617173BR</t>
+          <t>YU109532432BR</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>12769223</t>
+          <t>14894645</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>JOSE F ALVES JUNIOR</t>
+          <t>ISMAEL MENDONCA</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>YB865611286BR</t>
+          <t>YU109530635BR</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>11854278</t>
+          <t>15688561</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>GLEDSON MOURAO</t>
+          <t>JADSON SILVA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>YB865601139BR</t>
+          <t>YU109541788BR</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>3885</t>
+          <t>16514435</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>FERNANDA INOCNCIO</t>
+          <t>JOAO MENDES P</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>YB734533263BR</t>
+          <t>YU109548653BR</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>1 dia</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>15688565</t>
+          <t>15228122</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>MARLI SILVA</t>
+          <t>PAULO REGIS</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>YU109541805BR</t>
+          <t>YU109537695BR</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>15582998</t>
+          <t>16291226</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>CASSIO CIPRIANO</t>
+          <t>MARIA SILVA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>YU109541006BR</t>
+          <t>YU109546649BR</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>15582952</t>
+          <t>16291149</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>JANAINA CIPRIANO</t>
+          <t>GLEYCE KELLI</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>YU109540779BR</t>
+          <t>YU109546547BR</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>15480918</t>
+          <t>16470243</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>WELLINGTON VANINI</t>
+          <t>GABI SILVA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>YU109539890BR</t>
+          <t>YU109548123BR</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>15429414</t>
+          <t>15831863</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>VM TRANSPORTES</t>
+          <t>KAYKY SILVA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>YU109539104BR</t>
+          <t>YU109542505BR</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>15376696</t>
+          <t>14545730</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>ANTONIO NETO</t>
+          <t>JOSELANE SANTOS</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>YU109538948BR</t>
+          <t>YU109527675BR</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>15334364</t>
+          <t>15107786</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>MURILO GOMES</t>
+          <t>MARCIO COSTA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>YU109538599BR</t>
+          <t>YU109535898BR</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>15334340</t>
+          <t>16602094</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>ANGELO DELFINO</t>
+          <t>MARIA OLIVEIRA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>YU109538470BR</t>
+          <t>YU109549985BR</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>15334330</t>
+          <t>16790412</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>CLEUZA SOUZA</t>
+          <t>ELLEN CRISTINA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>YU109538421BR</t>
+          <t>YU109551330BR</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>15334326</t>
+          <t>15429536</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>VILMAR AGUIAR</t>
+          <t>EDIVAM DIAS</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>YU109538404BR</t>
+          <t>YU109539736BR</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>15289104</t>
+          <t>15334374</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>MILA SAMPAIO</t>
+          <t>JOSE NETO</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>YU109538143BR</t>
+          <t>YU109538642BR</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>15261994</t>
+          <t>16119285</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>JESUS NASCIMENTO</t>
+          <t>MAGDA CARDOSO</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>YU109537925BR</t>
+          <t>YU109544563BR</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>15185391</t>
+          <t>15107820</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>RODRIGO FALCAO</t>
+          <t>ADENAIR PONCE</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>YU109537094BR</t>
+          <t>YU109536085BR</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>15140240</t>
+          <t>14505812</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>FABIO SILVA</t>
+          <t>LUCIVANE FERNANDES</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>YU109536726BR</t>
+          <t>YU109527242BR</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>15140228</t>
+          <t>16470348</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>EVANILDO MOURA</t>
+          <t>BEN SOUZA</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>YU109536638BR</t>
+          <t>YU109548432BR</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>15140177</t>
+          <t>15514951</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>LUIZ ORTIZ</t>
+          <t>KETHYLLIN PRADO</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>YU109536377BR</t>
+          <t>YU109540249BR</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>15036476</t>
+          <t>16602215</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>LEOMAR CAMELO</t>
+          <t>HELLEM LOVE</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>YU109535836BR</t>
+          <t>YU109550215BR</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>15036148</t>
+          <t>15228054</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>MARCOS MAGALHAES</t>
+          <t>ANDREY ARRUDA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>YU109535164BR</t>
+          <t>YU109537505BR</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>14990238</t>
+          <t>15975392</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>CATIA SILVA</t>
+          <t>JOHNATAN REIS</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>YU109534521BR</t>
+          <t>YU109543625BR</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>14990205</t>
+          <t>14161331</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>JONAS EVANGELISTA</t>
+          <t>DOMILA SILVA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>YU109534504BR</t>
+          <t>YU109534005BR</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>14990107</t>
+          <t>16895868</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>ALINE ABREU</t>
+          <t>ALEXANDRE CARDILLO</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>YU109532993BR</t>
+          <t>YU109551683BR</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>14657281</t>
+          <t>15228032</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>LUCAS LOPES</t>
+          <t>MARCIEL AMARAL</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>YU109529230BR</t>
+          <t>YU109537390BR</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>14657277</t>
+          <t>16004410</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>RAMYS JUNIOR</t>
+          <t>RIVANEUDO CAVALCANTE</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>YU109529212BR</t>
+          <t>YU109543846BR</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>14657263</t>
+          <t>15831849</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>DIOGO ALMEIDA</t>
+          <t>ISMAEL MAGALHAES</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>YU109529141BR</t>
+          <t>YU109542430BR</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>14657249</t>
+          <t>16790388</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>JESSICA LIMA</t>
+          <t>ERMELINDA CAMPOS</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>YU109529075BR</t>
+          <t>YU109551198BR</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>14545728</t>
+          <t>16570633</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>ROSIANE FEITOSA</t>
+          <t>MICHELE FONTES</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>YU109527667BR</t>
+          <t>YU109549163BR</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>14545702</t>
+          <t>16381139</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>LINDALVA X FERNANDES</t>
+          <t>PAULO PINTO</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>YU109527534BR</t>
+          <t>YU109547485BR</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>14505804</t>
+          <t>16514467</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>GESSICA BATISTA</t>
+          <t>KAIQUE DIOGO</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>YU109527208BR</t>
+          <t>YU109548738BR</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>14505788</t>
+          <t>16147020</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>FRED SOUZA</t>
+          <t>MARCELO ALVES</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>YU109527123BR</t>
+          <t>YU109545161BR</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>14425370</t>
+          <t>16147040</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>JAINE BRITO</t>
+          <t>JOSE CARLOS</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>YU109526919BR</t>
+          <t>YU109545263BR</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>14425175</t>
+          <t>15975360</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>FLAVIA T M BARRETO</t>
+          <t>FELIPE PEREIRA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>YU109526763BR</t>
+          <t>YU109543466BR</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>14425159</t>
+          <t>16514465</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>RAYLTON LUZ</t>
+          <t>ALESKSE OLIVEIRA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>YU109526658BR</t>
+          <t>YU109548724BR</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>14425089</t>
+          <t>16119405</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>ROSIVAL LOPES</t>
+          <t>CRISTIANO REIS</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>YU109526304BR</t>
+          <t>YU109545025BR</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>14425015</t>
+          <t>16470265</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>DIENNE MOREIRA</t>
+          <t>SILVIO COSTA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>YU109525927BR</t>
+          <t>YU109548239BR</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>14425003</t>
+          <t>14657243</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>FERNANDO JC REZENDE</t>
+          <t>WISLAM RODRIGUES</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>YU109525860BR</t>
+          <t>YU109529036BR</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>14379677</t>
+          <t>16119327</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>PAULA MENDES</t>
+          <t>GOMES</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>YU109525697BR</t>
+          <t>YU109544775BR</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>14379667</t>
+          <t>15334356</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>N VITTORIA ARAUJO A</t>
+          <t>TIAGO MACHADO</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>YU109525649BR</t>
+          <t>YU109538554BR</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>14379633</t>
+          <t>15614400</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>DOMINGOS E SOUSA</t>
+          <t>ANTONIO FERREIRA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>YU109525459BR</t>
+          <t>YU109541482BR</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>15 dias</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>14379629</t>
+          <t>16602124</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>GABRIELA SANTOS</t>
+          <t>JOCIMAYRA COSTA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>YU109525431BR</t>
+          <t>YU109550135BR</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>22 dias</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>14379611</t>
+          <t>16004440</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>EDILSON F BERNARDO</t>
+          <t>MARIA RODRIGUES</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>YU109525343BR</t>
+          <t>YU109544002BR</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>22 dias</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>14333928</t>
+          <t>15831859</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>ADELAR WEBLER</t>
+          <t>TAINA FEITOSA</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>YU109525215BR</t>
+          <t>YU109542488BR</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>22 dias</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>14333768</t>
+          <t>15688819</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>SINOELIA BARRETO</t>
+          <t>CRISTIANE FELIPE</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>YU109531975BR</t>
+          <t>YU109542219BR</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>14292457</t>
+          <t>16210587</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>FRANCIELE TEODORIO</t>
+          <t>ANDRESSA GUEDES</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>YU109532826BR</t>
+          <t>YU109545612BR</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>14228146</t>
+          <t>14185236</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>RENILDO SILVA</t>
+          <t>N F G</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>YU109531905BR</t>
+          <t>YU109533319BR</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>14227698</t>
+          <t>15688581</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>THALLISON SILVA</t>
+          <t>MARCOS GALLO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>YU109532168BR</t>
+          <t>YU109541902BR</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>14185297</t>
+          <t>16470346</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>MARIA CAMPOZANO</t>
+          <t>LEANDRO LIMA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>YU109532494BR</t>
+          <t>YU109548429BR</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>14161353</t>
+          <t>15975366</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>JOSE MONTEIRO</t>
+          <t>JOSE CICERO S FARIAS</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>YU109533733BR</t>
+          <t>YU109543497BR</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>14161333</t>
+          <t>15935927</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>ROSANGELA SOUSA</t>
+          <t>CAIO GOMES</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>YU109533999BR</t>
+          <t>YU109543316BR</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>14125047</t>
+          <t>14990161</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>ALAN MARINHO</t>
+          <t>ELITON SILVA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>YU109534209BR</t>
+          <t>YU109533693BR</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>14042525</t>
+          <t>15036220</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>MARIA EDUARDA PRIMAO</t>
+          <t>FRANCI BEZERRA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>YU109534668BR</t>
+          <t>YU109535527BR</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>14042283</t>
+          <t>15036146</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>BRUNA PRECIOSA</t>
+          <t>ALESSANDRO RODRIGUES</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>YU109534889BR</t>
+          <t>YU109535062BR</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>13904535</t>
+          <t>16147032</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>JOAO SILVA</t>
+          <t>GEISSILENE SOUZA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>YB865623001BR</t>
+          <t>YU109545229BR</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>13820503</t>
+          <t>15261974</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>IRLENE NASCIMENTO</t>
+          <t>ALESANDRO SILVA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>YB865622213BR</t>
+          <t>YU109537810BR</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>13766288</t>
+          <t>16381161</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>MATEUS SOARES</t>
+          <t>FABIANA CARVALHO</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>YB865621875BR</t>
+          <t>YU109547595BR</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>13766238</t>
+          <t>15140191</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>EDUARDO MOURA</t>
+          <t>JEAN SILVA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>YB865621765BR</t>
+          <t>YU109536448BR</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>13311054</t>
+          <t>14185287</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>EVANILDO SOUSA</t>
+          <t>SHEILA RAMOS</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>YB865618810BR</t>
+          <t>YU109533279BR</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>13256188</t>
+          <t>14425125</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>MARIA NASCIMENTO</t>
+          <t>PABLO SOUZA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>YB865618253BR</t>
+          <t>YU109526485BR</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>13186511</t>
+          <t>15831970</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>RAYOL</t>
+          <t>LEIDIANE FERREIRA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>YB865618148BR</t>
+          <t>YU109542620BR</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>13186214</t>
+          <t>15975376</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>RAYLANY BARBOSA</t>
+          <t>EVERTON PAES</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>YB865617173BR</t>
+          <t>YU109543545BR</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>12769259</t>
+          <t>15583016</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>CAMILA DAMASCENO</t>
+          <t>GEAN OLIVEIRA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>YB865611462BR</t>
+          <t>YU109541108BR</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>12769223</t>
+          <t>15614369</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>JOSE F ALVES JUNIOR</t>
+          <t>REGINALDO SOUSA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>YB865611286BR</t>
+          <t>YU109541385BR</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>12209</t>
+          <t>15831968</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>NATA KALEBE</t>
+          <t>ANGELO GABRIEL</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>YU109542307BR</t>
+          <t>YU109542616BR</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>12 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>15334413</t>
+          <t>14253828</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>PATRICIA MOISES</t>
+          <t>VALDINEI RUFINO</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>YU109538758BR</t>
+          <t>YU109531658BR</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>15334376</t>
+          <t>14042269</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>VIVIANI HIPOLITO</t>
+          <t>ANTONIO SOUSA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>YU109538656BR</t>
+          <t>YU109534950BR</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>15228062</t>
+          <t>15036462</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>JULIANA ARRUDA</t>
+          <t>ROSIENE NASCIMENTO</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>YU109537545BR</t>
+          <t>YU109535765BR</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>15228010</t>
+          <t>15107886</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>LUIZ JESUS</t>
+          <t>ROSINETE MOURA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>YU109537284BR</t>
+          <t>YU109536235BR</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>15107904</t>
+          <t>15688529</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>GEAN B CARVALHO</t>
+          <t>JULIANA SILVA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>YU109536329BR</t>
+          <t>YU109541607BR</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>15107804</t>
+          <t>15228006</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>CARLOS SANTOS</t>
+          <t>JOAO SILVA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>YU109535986BR</t>
+          <t>YU109537267BR</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>15107792</t>
+          <t>15975512</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>GABRIEL OLIVEIRA</t>
+          <t>EDUARDO LEMOS</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>YU109535924BR</t>
+          <t>YU109543713BR</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>15086570</t>
+          <t>14292487</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>EVERTON SOUZA</t>
+          <t>LUCICLEIA OLIVEIRA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>YU109535867BR</t>
+          <t>YU109532605BR</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>15036456</t>
+          <t>14253850</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>JHENYFFER DUARTE</t>
+          <t>GABRIEL SOUSA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>YU109535734BR</t>
+          <t>YU109531556BR</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>15036166</t>
+          <t>15688597</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>SELENA BARROS</t>
+          <t>JESSICA SOYANE</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>YU109535252BR</t>
+          <t>YU109541981BR</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>14990187</t>
+          <t>15614361</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>DIOGO SILVA</t>
+          <t>ANAILTON SILVA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>YU109533985BR</t>
+          <t>YU109541346BR</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>14810822</t>
+          <t>16544976</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>SIDNEY SILVA</t>
+          <t>MARCIA ASSUNCAO</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>YU109530224BR</t>
+          <t>YU109548888BR</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>14810723</t>
+          <t>16545036</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>TATIELE G NEVES</t>
+          <t>BRUNO NUNES</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>YU109530079BR</t>
+          <t>YU109549115BR</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>14684047</t>
+          <t>15975370</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>ELIVAN LIMA</t>
+          <t>JHESSICA SILVA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>YU109529889BR</t>
+          <t>YU109543510BR</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>14683953</t>
+          <t>16790394</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>WANDERSON PAULA</t>
+          <t>GLEICIELE CONCEICAO</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>YU109529362BR</t>
+          <t>YU109551224BR</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>14505782</t>
+          <t>14185200</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>TATIANE VITTORAZZI</t>
+          <t>EDUARDO OLIVEIRA</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>YU109527097BR</t>
+          <t>YU109533509BR</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>14425177</t>
+          <t>15514955</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>SIMONE LOPES</t>
+          <t>ALEXANDRE OLIVEIRA</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>YU109526777BR</t>
+          <t>YU109540266BR</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>14253892</t>
+          <t>15228074</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>CLEYBER LIMA</t>
+          <t>EMANOEL FREITAS</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>YU109531233BR</t>
+          <t>YU109537602BR</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>14253872</t>
+          <t>14292449</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>LUCIANE SANTOS</t>
+          <t>PEDRO COSTA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>YU109531370BR</t>
+          <t>YU109532667BR</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>14227678</t>
+          <t>14253854</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>MARLON MARTINS</t>
+          <t>ELISANGELA FELIX</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>YU109532260BR</t>
+          <t>YU109531499BR</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>14185293</t>
+          <t>14161329</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>MAYTE PEREIRA</t>
+          <t>FRANCISCO SILVA</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>YU109533234BR</t>
+          <t>YU109534019BR</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>14185220</t>
+          <t>15036472</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>JUSILEIA STAUDT</t>
+          <t>DHYME CASTRO</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>YU109533398BR</t>
+          <t>YU109535819BR</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>14161411</t>
+          <t>15429540</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>RAIANE JESUS</t>
+          <t>CARLA FERREIRA</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>YU109533631BR</t>
+          <t>YU109539753BR</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>14161345</t>
+          <t>15429454</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>FRANCISCA NASCIMENTO</t>
+          <t>MIRIAM CERQUEIRA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>YU109533795BR</t>
+          <t>YU109539311BR</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>14125067</t>
+          <t>15185291</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>LUCILAINE ROCHA</t>
+          <t>RAFAEL SILVA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>YU109534075BR</t>
+          <t>YU109536845BR</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>14125053</t>
+          <t>14227664</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>VINICIUS SILVA</t>
+          <t>LUCAS BARBOSA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>YU109534169BR</t>
+          <t>YU109532375BR</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>14088485</t>
+          <t>15036454</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>REINALDO M SILVA</t>
+          <t>RAISSA CHAVES</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>YU109534606BR</t>
+          <t>YU109535725BR</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>14042291</t>
+          <t>14425139</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>CLOMAR MARINS</t>
+          <t>EVERTON GOMES</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>YU109534835BR</t>
+          <t>YU109526556BR</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>14042239</t>
+          <t>14866391</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>RUDINEY SILVA</t>
+          <t>ELIABE SOUZA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>YU109535133BR</t>
+          <t>YU109530578BR</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>13904578</t>
+          <t>14042267</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>DANIEL SANTANA</t>
+          <t>DAVID EVANGELISTA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>YB865623050BR</t>
+          <t>YU109534963BR</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>13820565</t>
+          <t>15228058</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>GISIVAN GOMES</t>
+          <t>JOAO CONCEICAO</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>YB865622451BR</t>
+          <t>YU109537528BR</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>13820473</t>
+          <t>14253810</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>PATRCIA SUZUKI</t>
+          <t>JOSIANE FABRICIO</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>YB865622068BR</t>
+          <t>YU109531785BR</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>13578619</t>
+          <t>15036194</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>SAMUEL ROSA</t>
+          <t>ELIZABETE ALMEIDA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>YB865621235BR</t>
+          <t>YU109535399BR</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>13531435</t>
+          <t>15227990</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>KATILENE SILVA</t>
+          <t>ALDO PIMENTA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>YB865620597BR</t>
+          <t>YU109537182BR</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>13154571</t>
+          <t>14956300</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>KLEILTO SILVA</t>
+          <t>DEX</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>YB865616650BR</t>
+          <t>YU109532857BR</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>13036525</t>
+          <t>14292467</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>CESAR VITOR P B</t>
+          <t>ANDRE SANTOS</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>YB865615190BR</t>
+          <t>YU109532772BR</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>12995382</t>
+          <t>15228066</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>RAIANE OLIVEIRA</t>
+          <t>ROSIVANE MELO</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>YB865614322BR</t>
+          <t>YU109537562BR</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>12769257</t>
+          <t>14425013</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>ADANIS SOUSA</t>
+          <t>CLEMILSON SALLES</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>YB865611459BR</t>
+          <t>YU109525913BR</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>12290895</t>
+          <t>15036230</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>TATIANE JESUS</t>
+          <t>PAULO SOUZA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>YB865607264BR</t>
+          <t>YU109535575BR</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>12246371</t>
+          <t>14125065</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>BRUNA DEPARIS</t>
+          <t>VAGNER SOARES</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>YB865606493BR</t>
+          <t>YU109534084BR</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>12006814</t>
+          <t>15262027</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>BETANIA JESUS</t>
+          <t>GLENDA SILVA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>YB865602545BR</t>
+          <t>YU109537987BR</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>15 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>15228026</t>
+          <t>14683963</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>BRUNO RAMIRES PEREIR</t>
+          <t>ROGERIO CARMO</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>YU109537369BR</t>
+          <t>YU109529416BR</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>15228004</t>
+          <t>14333796</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>LETICIA CARVALHO</t>
+          <t>VALMOR REIS</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>YU109537253BR</t>
+          <t>YU109530723BR</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>15140218</t>
+          <t>15107788</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>ELEANDRO PEREIRA</t>
+          <t>M FERNANDA DUARTE</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>YU109536584BR</t>
+          <t>YU109535907BR</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>15140195</t>
+          <t>14379681</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>JOSE ARLINDO</t>
+          <t>ALISSON SILVA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>YU109536465BR</t>
+          <t>YU109525710BR</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>15036254</t>
+          <t>14990197</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>ADRIEL SILVA</t>
+          <t>LAIRA LAYARA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>YU109535694BR</t>
+          <t>YU109534243BR</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>15036152</t>
+          <t>16147024</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>ALEXSANDRA SILVA</t>
+          <t>NAZIRDO CARVALHO</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>YU109535181BR</t>
+          <t>YU109545189BR</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>15036140</t>
+          <t>14124928</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>CARINE SANTOS</t>
+          <t>ESTEFANY PEREIRA</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>YU109534583BR</t>
+          <t>YU109534359BR</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>14990165</t>
+          <t>14042315</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>ARTEMILTON</t>
+          <t>MILENA SOUSA</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>YU109533852BR</t>
+          <t>YU109534699BR</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>14990101</t>
+          <t>14292459</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>GABRIEL CARDOZO</t>
+          <t>MATHEUS SOEIRO</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>YU109532962BR</t>
+          <t>YU109532812BR</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>14990099</t>
+          <t>15036248</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>JAICELINE CRUZ</t>
+          <t>GEIZIANE REI</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>YU109532959BR</t>
+          <t>YU109535663BR</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>14956338</t>
+          <t>13369963</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>RYAN SILVA</t>
+          <t>RAILTON CARMO</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>YU109532874BR</t>
+          <t>YB865619537BR</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>14894665</t>
+          <t>14956288</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>LARISSA PASQUALI</t>
+          <t>ANDROS HERMELINO</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>YU109530771BR</t>
+          <t>YU109532295BR</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>14894649</t>
+          <t>14161323</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>SENHORITA EMILY</t>
+          <t>WISLANIO CAMPOS</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>YU109530652BR</t>
+          <t>YU109534053BR</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>14866358</t>
+          <t>15107834</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>JOSUE MENEZES</t>
+          <t>PEDRO JUNIOR</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>YU109530520BR</t>
+          <t>YU109536156BR</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>14684045</t>
+          <t>14253804</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>KAROLAYNE BRILHANTE</t>
+          <t>EDISON ESQUIVE</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>YU109529875BR</t>
+          <t>YU109531825BR</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>14684039</t>
+          <t>14866330</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>FRANCIELE LAIA</t>
+          <t>JESSICA NEVES</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>YU109529844BR</t>
+          <t>YU109530388BR</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>14683971</t>
+          <t>15036204</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>RODRIGO BARROS</t>
+          <t>LUIZ SILVA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>YU109529455BR</t>
+          <t>YU109535442BR</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>14657312</t>
+          <t>15884776</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>SARA NUNEZ</t>
+          <t>WENDRESAN FERREIRA</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>YU109529328BR</t>
+          <t>YU109543015BR</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>14657255</t>
+          <t>14956282</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>MARIANA SOUSA</t>
+          <t>MARINETE VALE</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>YU109529107BR</t>
+          <t>YU109531349BR</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>14545736</t>
+          <t>14894779</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>ROBERTO JR</t>
+          <t>NATALIA BRIGIDA</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>YU109527707BR</t>
+          <t>YU109530895BR</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>23 dias</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>14505963</t>
+          <t>15582960</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>GABRIEL COSTA</t>
+          <t>JOSE SILVA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>YU109527450BR</t>
+          <t>YU109540819BR</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>14505955</t>
+          <t>15429430</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>ANDERSON HONORIO</t>
+          <t>GABRIELLY SOUZA</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>YU109527415BR</t>
+          <t>YU109539197BR</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>MUDOU-SE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>14505953</t>
+          <t>15376680</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>FLAVIA FAGUNDES</t>
+          <t>JOHN SILVA</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>YU109527401BR</t>
+          <t>YU109538863BR</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>14505947</t>
+          <t>15261996</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>SABRINA COUTO</t>
+          <t>VANGLESA RAMOS</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>YU109527375BR</t>
+          <t>YU109537939BR</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>14505816</t>
+          <t>15261976</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>JAINE VIEIRA</t>
+          <t>ONIZIA MELO</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>YU109527260BR</t>
+          <t>YU109537823BR</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>14505814</t>
+          <t>14292534</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>AILTON MXIMA</t>
+          <t>EVELYN VITORIA</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>YU109527256BR</t>
+          <t>YU109536655BR</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>14505796</t>
+          <t>15036178</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>RIQUINHO</t>
+          <t>MARIA SILVA</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>YU109527168BR</t>
+          <t>YU109535310BR</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>14505768</t>
+          <t>14042273</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>DEIS TAVARES</t>
+          <t>BENEDITO SILVA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>YU109527021BR</t>
+          <t>YU109534932BR</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>14425135</t>
+          <t>14990169</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>MARCIO TALARICO</t>
+          <t>VOLMIR FERREIRA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>YU109526539BR</t>
+          <t>YU109533870BR</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>14425087</t>
+          <t>14990191</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>EDNA CABRAL</t>
+          <t>ANTONIO CAVALCANTE</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>YU109526295BR</t>
+          <t>YU109534107BR</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>14425081</t>
+          <t>14161347</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>BRUNA SOUZA</t>
+          <t>ADEMIR BRUGNEROTTO</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>YU109526264BR</t>
+          <t>YU109533781BR</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>13940948</t>
+          <t>14990133</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>MARIA GRANJA</t>
+          <t>CARLA SILVA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>YB865623576BR</t>
+          <t>YU109533129BR</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>13940857</t>
+          <t>14292532</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>MARCOS VERA</t>
+          <t>ROMARIO SILVA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>YB865623205BR</t>
+          <t>YU109532565BR</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>13940851</t>
+          <t>14253904</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>JOSE FILHO</t>
+          <t>FERNANDO MARINHO</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>YB865623179BR</t>
+          <t>YU109531159BR</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>13904481</t>
+          <t>14866320</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>MARIA SOUSA</t>
+          <t>ILAINE NOBERTO</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>YB865622730BR</t>
+          <t>YU109530330BR</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>13766242</t>
+          <t>14866326</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>FRANCINALDO SOUZA</t>
+          <t>DORA VARGAS</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>YB865621782BR</t>
+          <t>YU109530365BR</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>13710549</t>
+          <t>14810741</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>GEISIANE FERREIRA</t>
+          <t>REINALDO RIGUETTE</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>YB865621425BR</t>
+          <t>YU109530167BR</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>AUSENTE</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>13578424</t>
+          <t>14617452</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>MAYANE SOUZA</t>
+          <t>MATEUS FARIAS</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>YB865621076BR</t>
+          <t>YU109528999BR</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>13531443</t>
+          <t>14545793</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>NADIA PINHEIRO</t>
+          <t>JEOVANA SILVA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>YB865620637BR</t>
+          <t>YU109527857BR</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>12797896</t>
+          <t>14505820</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>ANTONILSON MELO</t>
+          <t>ALEXANDRE BASTOS</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>YB865612423BR</t>
+          <t>YU109527287BR</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>176608</t>
+          <t>14425097</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>ADRIANA MENEZES</t>
+          <t>LUCAS GUIMARAES</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>YB754731577BR</t>
+          <t>YU109526349BR</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>176183</t>
+          <t>3885</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>JOANILSON SANTOS</t>
+          <t>FERNANDA INOCNCIO</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>YB754729437BR</t>
+          <t>YB734533263BR</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>47 dias</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>167860</t>
+          <t>15688565</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>SILVIO SANTOS</t>
+          <t>MARLI SILVA</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>YB754687480BR</t>
+          <t>YU109541805BR</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>25 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>13710521</t>
+          <t>15582998</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>JULIO COLOMBIANO</t>
+          <t>CASSIO CIPRIANO</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>YB865621283BR</t>
+          <t>YU109541006BR</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>13256192</t>
+          <t>15582952</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>LEANDRO SILVA</t>
+          <t>JANAINA CIPRIANO</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>YB865618275BR</t>
+          <t>YU109540779BR</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>13904521</t>
+          <t>15480918</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>IRANILDE FERREIRA</t>
+          <t>WELLINGTON VANINI</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>YB865622933BR</t>
+          <t>YU109539890BR</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>13940883</t>
+          <t>15429414</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>KELE ANTUNES</t>
+          <t>VM TRANSPORTES</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>YB865623338BR</t>
+          <t>YU109539104BR</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>14545791</t>
+          <t>15376696</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>NAZARIO CAMPOS</t>
+          <t>ANTONIO NETO</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>YU109527843BR</t>
+          <t>YU109538948BR</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>14505969</t>
+          <t>15334340</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>MARCO GUEDES</t>
+          <t>ANGELO DELFINO</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>YU109527485BR</t>
+          <t>YU109538470BR</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>14534809</t>
+          <t>15289104</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>BRUNA SOUZA</t>
+          <t>MILA SAMPAIO</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>YU109527503BR</t>
+          <t>YU109538143BR</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>14505822</t>
+          <t>15185391</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>DAVI BERNAL</t>
+          <t>RODRIGO FALCAO</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>YU109527295BR</t>
+          <t>YU109537094BR</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>14505826</t>
+          <t>15140240</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>RONILDES BRASIL</t>
+          <t>FABIO SILVA</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>YU109527313BR</t>
+          <t>YU109536726BR</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>13904483</t>
+          <t>15140228</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>CHAYANNE PIERO</t>
+          <t>EVANILDO MOURA</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>YB865622743BR</t>
+          <t>YU109536638BR</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>13940861</t>
+          <t>15036476</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>RAIMUNDO BESERRA</t>
+          <t>LEOMAR CAMELO</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>YB865623222BR</t>
+          <t>YU109535836BR</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>13154632</t>
+          <t>15036148</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>ANDREIA SILVA</t>
+          <t>MARCOS MAGALHAES</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>YB865616972BR</t>
+          <t>YU109535164BR</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>13820529</t>
+          <t>14545702</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>MARIA APARECIDA S</t>
+          <t>LINDALVA X FERNANDES</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>YB865622346BR</t>
+          <t>YU109527534BR</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>12923775</t>
+          <t>14505804</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>MARIA CHAVES WINGERT</t>
+          <t>GESSICA BATISTA</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>YB865613786BR</t>
+          <t>YU109527208BR</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>12150308</t>
+          <t>14505788</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>IGOR NASCIMENTO</t>
+          <t>FRED SOUZA</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>YB865606175BR</t>
+          <t>YU109527123BR</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>13131301</t>
+          <t>14425175</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>KEILUCIA COSTA</t>
+          <t>FLAVIA T M BARRETO</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>YB865616310BR</t>
+          <t>YU109526763BR</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>13036428</t>
+          <t>14425159</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>WILMAR AFONSO SILVA</t>
+          <t>RAYLTON LUZ</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>YB865614676BR</t>
+          <t>YU109526658BR</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>13256314</t>
+          <t>14425089</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>CRISTIANE SILVA</t>
+          <t>ROSIVAL LOPES</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>YB865618562BR</t>
+          <t>YU109526304BR</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>14657251</t>
+          <t>14425003</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>NATALINO MAIO</t>
+          <t>FERNANDO JC REZENDE</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>YU109529084BR</t>
+          <t>YU109525860BR</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>13940867</t>
+          <t>14379667</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>WESLEY SILVA</t>
+          <t>N VITTORIA ARAUJO A</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>YB865623253BR</t>
+          <t>YU109525649BR</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>14657310</t>
+          <t>14379633</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>TAUANA SOUZA</t>
+          <t>DOMINGOS E SOUSA</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>YU109529314BR</t>
+          <t>YU109525459BR</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>13578392</t>
+          <t>14379629</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>EDNEY MACHADO</t>
+          <t>GABRIELA SANTOS</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>YB865620915BR</t>
+          <t>YU109525431BR</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>13531433</t>
+          <t>14379611</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>THAISE DELGADO</t>
+          <t>EDILSON F BERNARDO</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>YB865620583BR</t>
+          <t>YU109525343BR</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>13578418</t>
+          <t>14333768</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>WILTER CAVALCANTE</t>
+          <t>SINOELIA BARRETO</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>YB865621045BR</t>
+          <t>YU109531975BR</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>13904475</t>
+          <t>14228146</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>AMANDA RODRIGUES</t>
+          <t>RENILDO SILVA</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>YB865622709BR</t>
+          <t>YU109531905BR</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>13531441</t>
+          <t>14185297</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>EVANIA CAVALCANTE</t>
+          <t>MARIA CAMPOZANO</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>YB865620623BR</t>
+          <t>YU109532494BR</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>14425179</t>
+          <t>14042283</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>ESMAELE SILVA</t>
+          <t>BRUNA PRECIOSA</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>YU109526785BR</t>
+          <t>YU109534889BR</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>13710561</t>
+          <t>13904535</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>MARCOS SILVA</t>
+          <t>JOAO SILVA</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>YB865621495BR</t>
+          <t>YB865623001BR</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>11765502</t>
+          <t>13820503</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>MAURICIO DUTRA</t>
+          <t>IRLENE NASCIMENTO</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>YB865600796BR</t>
+          <t>YB865622213BR</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>7633</t>
+          <t>13766288</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>BERGUINHO</t>
+          <t>MATEUS SOARES</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>YU109525516BR</t>
+          <t>YB865621875BR</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>14505937</t>
+          <t>13766238</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>ALEXSANDRA SILVA</t>
+          <t>EDUARDO MOURA</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>YU109527327BR</t>
+          <t>YB865621765BR</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>13036551</t>
+          <t>13311054</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>CYANE SILVA</t>
+          <t>EVANILDO SOUSA</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>YB865615328BR</t>
+          <t>YB865618810BR</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>13766201</t>
+          <t>13256188</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>VICTORIA GONCALVES</t>
+          <t>MARIA NASCIMENTO</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>YB865621592BR</t>
+          <t>YB865618253BR</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>13340474</t>
+          <t>13186214</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>RAYLANY BARBOSA</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>YB865619262BR</t>
+          <t>YB865617173BR</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>13441433</t>
+          <t>12769259</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>NEGO DOCE</t>
+          <t>CAMILA DAMASCENO</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>YB865619877BR</t>
+          <t>YB865611462BR</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>13578440</t>
+          <t>12769223</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>RITA SANTOS</t>
+          <t>JOSE F ALVES JUNIOR</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>YB865621164BR</t>
+          <t>YB865611286BR</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>58 dias</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>13311026</t>
+          <t>15334376</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>ANTONIO PEIXOTO</t>
+          <t>VIVIANI HIPOLITO</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>YB865618678BR</t>
+          <t>YU109538656BR</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>14333926</t>
+          <t>15228010</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>SUEVILIM SANTOS</t>
+          <t>LUIZ JESUS</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>YU109525207BR</t>
+          <t>YU109537284BR</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>13820491</t>
+          <t>15107804</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>GILCEMARA SOARES</t>
+          <t>CARLOS SANTOS</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>YB865622156BR</t>
+          <t>YU109535986BR</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>14333806</t>
+          <t>15036166</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>ANA RIBEIRO</t>
+          <t>SELENA BARROS</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>YU109525184BR</t>
+          <t>YU109535252BR</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>13904495</t>
+          <t>14810822</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>GABI SCHMIDT</t>
+          <t>SIDNEY SILVA</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>YB865622805BR</t>
+          <t>YU109530224BR</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>13820544</t>
+          <t>14810723</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>YCARO DANTAS</t>
+          <t>TATIELE G NEVES</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>YB865622394BR</t>
+          <t>YU109530079BR</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>13186383</t>
+          <t>14684047</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>HUDSON OLIVEIRA</t>
+          <t>ELIVAN LIMA</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>YB865618050BR</t>
+          <t>YU109529889BR</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>31 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>14505949</t>
+          <t>14505782</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>VALDEIR ROSA</t>
+          <t>TATIANE VITTORAZZI</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>YU109527389BR</t>
+          <t>YU109527097BR</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>14425105</t>
+          <t>14253892</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>WANIELE ARRUDA</t>
+          <t>CLEYBER LIMA</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>YU109526383BR</t>
+          <t>YU109531233BR</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>14425005</t>
+          <t>14227678</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>GILSIANE ORTIZ</t>
+          <t>MARLON MARTINS</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>YU109525873BR</t>
+          <t>YU109532260BR</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>14379645</t>
+          <t>14185293</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>JESSICA DIOGO</t>
+          <t>MAYTE PEREIRA</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>YU109525520BR</t>
+          <t>YU109533234BR</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>14425095</t>
+          <t>14185220</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>MONICA SOUZA</t>
+          <t>JUSILEIA STAUDT</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>YU109526335BR</t>
+          <t>YU109533398BR</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>MUDOU-SE</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>13618639</t>
+          <t>14161345</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>ISAIAS SANTOS</t>
+          <t>FRANCISCA NASCIMENTO</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>YB865621249BR</t>
+          <t>YU109533795BR</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>13311034</t>
+          <t>14125067</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>LUCIEUDO PEREIRA</t>
+          <t>LUCILAINE ROCHA</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>YB865618718BR</t>
+          <t>YU109534075BR</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>13820534</t>
+          <t>13904578</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>ROSANGELA SANTOS</t>
+          <t>DANIEL SANTANA</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>YB865622363BR</t>
+          <t>YB865623050BR</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>14379625</t>
+          <t>13820565</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>CRISTIANE SILVA</t>
+          <t>GISIVAN GOMES</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>YU109525414BR</t>
+          <t>YB865622451BR</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>11580738</t>
+          <t>13154571</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>ANDRESSA SALES</t>
+          <t>KLEILTO SILVA</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>YB865598987BR</t>
+          <t>YB865616650BR</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>13311038</t>
+          <t>13036525</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>TOKIRIGE IKPENG</t>
+          <t>CESAR VITOR P B</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>YB865618735BR</t>
+          <t>YB865615190BR</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>AUSENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>12923771</t>
+          <t>12995382</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>NAELY PLACIDO</t>
+          <t>RAIANE OLIVEIRA</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>YB865613769BR</t>
+          <t>YB865614322BR</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>14379623</t>
+          <t>12769257</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>MIZAEL EVANGELISTA</t>
+          <t>ADANIS SOUSA</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>YU109525405BR</t>
+          <t>YB865611459BR</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>DESCONHECIDO</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>13578428</t>
+          <t>12246371</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>VAMILE MATOS</t>
+          <t>BRUNA DEPARIS</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>YB865621093BR</t>
+          <t>YB865606493BR</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>12396627</t>
+          <t>12006814</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>NILDA SANTOS</t>
+          <t>BETANIA JESUS</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>YB865608211BR</t>
+          <t>YB865602545BR</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>61 dias</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>13186210</t>
+          <t>13820529</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>TIAGO SEBASTIAO</t>
+          <t>MARIA APARECIDA S</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>YB865617156BR</t>
+          <t>YB865622346BR</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
+          <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>77 dias</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>14379627</t>
+          <t>13578392</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>LUIZA SILVA</t>
+          <t>EDNEY MACHADO</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>YU109525428BR</t>
+          <t>YB865620915BR</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>77 dias</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>13131379</t>
+          <t>12995400</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>MARIA SILVA</t>
+          <t>JOAO BENTO</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>YB865616592BR</t>
+          <t>YB865614424BR</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>35 dias</t>
+          <t>60 dias</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>13820481</t>
+          <t>10656300</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>ROGERIO CONCEICAO</t>
+          <t>ISAEL PEDRO</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>YB865622108BR</t>
+          <t>YB865590728BR</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>ENDERECO INSUFICIENTE</t>
+          <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>35 dias</t>
-[...21464 lines deleted...]
-          <t>194 dias</t>
+          <t>169 dias</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>