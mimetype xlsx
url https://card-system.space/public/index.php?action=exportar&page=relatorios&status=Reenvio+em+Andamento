--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -104,12736 +104,1222 @@
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Recebido fisicamente</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Filial</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>3644</t>
+          <t>3936</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>CELIANE ARAUJO</t>
+          <t>ITALO SILVA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865613110BR</t>
+          <t>YU109539957BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>YO099554643BR</t>
+          <t>YO105603323BR</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Objeto postado</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>postado</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-07-17 13:28:36</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:18</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>3639</t>
+          <t>3927</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ALYSSON ACOSTA</t>
+          <t>PABLO PEREIRA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YU109536805BR</t>
+          <t>YU109538245BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>YO099548912BR</t>
+          <t>YO105608524BR</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto não entregue - Endereço insuficiente</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>endereco_incorreto</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>2026-07-17 13:28:36</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:18</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>3620</t>
+          <t>3919</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>MARCICLEI PORTO</t>
+          <t>ALEXANDRE RODRIGUES</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YB865607803BR</t>
+          <t>YU109537704BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>YO099579035BR</t>
+          <t>YO105594768BR</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Objeto postado</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>postado</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>2026-07-11 11:00:24</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:18</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>3606</t>
+          <t>3907</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>DAIANA SILVA</t>
+          <t>PAULO HENRIQUE BRAGA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YB865591785BR</t>
+          <t>YU109533472BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>YO099557667BR</t>
+          <t>YO105610029BR</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto encaminhado para retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>2026-07-11 11:00:24</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:18</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>3601</t>
+          <t>3879</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ADELSON SILVA</t>
+          <t>MARINEZ MONTEIRO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YB865620725BR</t>
+          <t>YU109529756BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>YO099545332BR</t>
+          <t>YO105607991BR</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Objeto postado</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>postado</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>2026-07-11 11:00:24</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:18</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>3577</t>
+          <t>3817</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MAYARA FIORITE ROCHA</t>
+          <t>VILMAR AGUIAR</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YB865622655BR</t>
+          <t>YU109538404BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>YO099583565BR</t>
+          <t>YO105610749BR</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto não entregue - Endereço inexistente</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>outros</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>2026-07-07 19:54:21</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:18</t>
+          <t>2026-09-26 00:40:53</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>3576</t>
+          <t>3814</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>ALDINEIA ALVES LIMA</t>
+          <t>JESUS NASCIMENTO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YU109525961BR</t>
+          <t>YU109537925BR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>YO099547276BR</t>
+          <t>YO105607515BR</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Objeto postado</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>postado</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>2026-07-07 19:54:21</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:18</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>3569</t>
+          <t>3800</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>IVAN OLIVEIRA</t>
+          <t>DIOGO ALMEIDA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>YB865623151BR</t>
+          <t>YU109529141BR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>YO098778021BR</t>
+          <t>YO105595247BR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Objeto aguardando retirada no endereço indicado</t>
+          <t>Objeto encaminhado para retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>2026-07-07 19:54:21</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>2026-08-11 07:33:00</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>3561</t>
+          <t>3787</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>GABZIX</t>
+          <t>PAULA MENDES</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>YU109525989BR</t>
+          <t>YU109525697BR</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>YO098778684BR</t>
+          <t>YO105609710BR</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Objeto não entregue - Endereço insuficiente</t>
+          <t>Objeto postado</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>endereco_incorreto</t>
+          <t>postado</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>2026-07-07 19:54:21</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>2026-08-09 01:29:22</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>3554</t>
+          <t>3764</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ELIZANGELA SOUZA</t>
+          <t>TAYNARA SILVA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>YB865604016BR</t>
+          <t>YB865620858BR</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>YO099561114BR</t>
+          <t>YO101362030BR</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>2026-07-07 19:54:21</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:18</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>3553</t>
+          <t>3761</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>JOARDES ALVES</t>
+          <t>RAYOL</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>YB865607851BR</t>
+          <t>YB865618148BR</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>YO099574166BR</t>
+          <t>YO105610324BR</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Objeto postado</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>postado</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>2026-07-07 19:54:21</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:18</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>3539</t>
+          <t>3759</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>MARIA OLIVEIRA</t>
+          <t>EMERSON MONTELES</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>YB865602298BR</t>
+          <t>YB865613640BR</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>YO099581842BR</t>
+          <t>YO101351505BR</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto não entregue - Endereço inexistente</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>outros</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>2026-07-07 19:54:21</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:19</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>3477</t>
+          <t>3706</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>MARA OLIVEIRA</t>
+          <t>KATILENE SILVA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>YB865608517BR</t>
+          <t>YB865620597BR</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>YO099578653BR</t>
+          <t>YO105607722BR</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto não entregue</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>outros</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>2026-06-29 15:12:27</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:19</t>
+          <t>2026-09-26 12:41:02</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>3447</t>
+          <t>3705</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>MARILIA SILVA</t>
+          <t>NILTON JUNIOR</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>YB865600646BR</t>
+          <t>YB865616734BR</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>YO099583168BR</t>
+          <t>YO101359971BR</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>2026-06-29 15:12:27</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:19</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>3439</t>
+          <t>3634</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>LUIZA SOUZA</t>
+          <t>RAFAEL M C</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>YB865612984BR</t>
+          <t>YB865600561BR</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>YO099576604BR</t>
+          <t>YO101361017BR</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Objeto postado</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>postado</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>2026-06-29 15:12:27</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:19</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>3184</t>
+          <t>3615</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>PAULO LIMA</t>
+          <t>JAIME SIQUEIRA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>YB865620889BR</t>
+          <t>YB865615186BR</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>YO098777825BR</t>
+          <t>YO101355348BR</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>2026-06-19 19:42:48</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:19</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>3164</t>
+          <t>3606</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>JEFETH SOUSA</t>
+          <t>DAIANA SILVA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>YB865602721BR</t>
+          <t>YB865591785BR</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>YO099571712BR</t>
+          <t>YO099557667BR</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Objeto postado</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>postado</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>2026-06-19 19:42:48</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:19</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>3153</t>
+          <t>3477</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>RAFAEL BARBOSA</t>
+          <t>MARA OLIVEIRA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>YB865620124BR</t>
+          <t>YB865608517BR</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>YO099584543BR</t>
+          <t>YO099578653BR</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto não entregue - Endereço insuficiente</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>endereco_incorreto</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>2026-06-19 19:42:48</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:19</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>3150</t>
+          <t>3144</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>YUDE SILVA</t>
+          <t>ISAAC MACHADO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>YB865613185BR</t>
+          <t>YB865588300BR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>YO099588179BR</t>
+          <t>YO099568126BR</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto não entregue - Endereço inexistente</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>outros</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:19</t>
+          <t>2026-09-25 19:25:42</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>3148</t>
+          <t>3139</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>JUVENIL SANTOS</t>
+          <t>NASCIMENTO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>YB865622006BR</t>
+          <t>YB865619917BR</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>YO099575612BR</t>
+          <t>YO101359866BR</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:27</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>3144</t>
+          <t>2181</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ISAAC MACHADO</t>
+          <t>THALISON BARBOSA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>YB865588300BR</t>
+          <t>YB865584753BR</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>YO099568126BR</t>
+          <t>YO101362264BR</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Objeto postado</t>
+          <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>postado</t>
+          <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>2026-06-19 19:42:48</t>
+          <t>2026-04-02 13:30:59</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:27</t>
-[...11513 lines deleted...]
-          <t>2026-07-18 03:50:55</t>
+          <t>2026-09-25 19:25:42</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>