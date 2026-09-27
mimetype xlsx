--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -104,538 +104,652 @@
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Recebido fisicamente</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Filial</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>3943</t>
+          <t>4185</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>ROGERIO P BATISTA</t>
+          <t>ANTHONNY GABRIEL</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Lista de Espera</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-08-11 12:00:25</t>
+          <t>2026-09-18 12:29:48</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>2026-08-11 12:00:25</t>
+          <t>2026-09-18 12:29:48</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>3942</t>
+          <t>4184</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>RICARDO LOPES</t>
+          <t>ALEXSANDRO CAJASEIRAS</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Lista de Espera</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>2026-08-10 19:40:08</t>
+          <t>2026-09-17 19:35:42</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>2026-08-10 19:40:08</t>
+          <t>2026-09-17 19:35:42</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>3842</t>
+          <t>4183</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>ALEXANDRE RODRIGUES</t>
+          <t>Ronilson Miranda Teixeira</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Lista de Espera</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>2026-08-05 14:33:58</t>
+          <t>2026-09-15 11:57:40</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>2026-08-05 14:34:16</t>
+          <t>2026-09-15 11:57:40</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>3841</t>
+          <t>4104</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>ROBSON SANTOS</t>
+          <t>ISAEL FARIAS</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Lista de Espera</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>2026-07-31 16:16:19</t>
+          <t>2026-09-11 13:58:24</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>2026-07-31 16:16:19</t>
+          <t>2026-09-11 13:58:24</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>3753</t>
+          <t>4102</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ALESSANDRA RIBEIRO</t>
+          <t>MARINALDO SANTOS</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Lista de Espera</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>2026-07-28 18:52:29</t>
+          <t>2026-09-08 17:55:49</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>2026-07-28 18:52:29</t>
+          <t>2026-09-08 17:55:49</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>3697</t>
+          <t>4101</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>DANIELA PEREIRA</t>
+          <t>TAYLA COELHO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Lista de Espera</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>2026-07-21 12:02:46</t>
+          <t>2026-09-04 14:11:54</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>2026-07-21 12:35:59</t>
+          <t>2026-09-04 14:11:54</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>3696</t>
+          <t>3951</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>GABRIELA SILVA</t>
+          <t>ESTEFANE</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Lista de Espera</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>2026-07-18 12:04:02</t>
+          <t>2026-09-01 13:14:59</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>2026-07-18 12:04:02</t>
+          <t>2026-09-01 13:14:59</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>3579</t>
+          <t>3949</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ADELSON SILVA</t>
+          <t>ELLEN FERREIRA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Lista de Espera</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>2026-07-10 19:26:23</t>
+          <t>2026-08-20 13:29:50</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>2026-07-11 13:32:54</t>
+          <t>2026-08-20 13:29:50</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>3110</t>
+          <t>3948</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>JUVENIL SANTOS</t>
+          <t>PAULA MENDES</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Lista de Espera</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>2026-06-19 13:02:43</t>
+          <t>2026-08-20 12:21:27</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>2026-06-19 13:02:43</t>
+          <t>2026-08-20 12:21:27</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>3943</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>ROGERIO P BATISTA</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Lista de Espera</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>2026-08-11 12:00:25</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>2026-08-11 12:00:25</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>3942</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>RICARDO LOPES</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Lista de Espera</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>2026-08-10 19:40:08</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>2026-08-10 19:40:08</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>