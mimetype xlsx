--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -104,4927 +104,10399 @@
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Recebido fisicamente</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Filial</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>3188</t>
+          <t>3904</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>DAIANE GODOY</t>
+          <t>JAIRO FONSECA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865620963BR</t>
+          <t>YU109533251BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>YO098741517BR</t>
+          <t>YO101355524BR</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-06-19 19:42:48</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>2026-08-11 20:03:55</t>
+          <t>2026-09-05 07:45:17</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>3107</t>
+          <t>3898</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>EDUARDO PERES</t>
+          <t>ROBERTO SILVA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YB865613667BR</t>
+          <t>YU109533044BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>YO098005129BR</t>
+          <t>YO101361238BR</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>2026-07-28 17:57:26</t>
+          <t>2026-09-11 07:51:27</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>3106</t>
+          <t>3893</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>WESLEY RIBEIR GARCIA</t>
+          <t>RONALDO TORRES</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YB865621059BR</t>
+          <t>YU109531967BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>YO098044961BR</t>
+          <t>YO101361309BR</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>2026-07-28 18:06:42</t>
+          <t>2026-09-06 07:47:03</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>3104</t>
+          <t>3844</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>GEAN NASCIMENTO</t>
+          <t>GLEDSON MOURAO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YB865621924BR</t>
+          <t>YB865601139BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>YO098008964BR</t>
+          <t>YO101353735BR</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-08-10 13:54:30</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>2026-07-28 17:54:47</t>
+          <t>2026-09-23 12:35:24</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>3097</t>
+          <t>3828</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>MARCOS SILVA</t>
+          <t>YOHANA SIQUEIRA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YB865619885BR</t>
+          <t>YU109540898BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>YO098014117BR</t>
+          <t>YO101363755BR</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>2026-07-28 17:54:46</t>
+          <t>2026-09-17 01:58:18</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>3096</t>
+          <t>3805</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>IWRY REIS</t>
+          <t>ROBERTO SILVA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YB865619364BR</t>
+          <t>YU109533044BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>YO098010835BR</t>
+          <t>YO101361238BR</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>2026-08-06 20:10:11</t>
+          <t>2026-09-11 07:51:27</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>3094</t>
+          <t>3778</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>GUILHERME SILVA</t>
+          <t>RONALDO TORRES</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YB865616408BR</t>
+          <t>YU109531967BR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>YO098009973BR</t>
+          <t>YO101361309BR</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>2026-08-04 02:05:04</t>
+          <t>2026-09-06 07:47:03</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>3088</t>
+          <t>3775</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>VITTORIA DE PAULA</t>
+          <t>JAIRO FONSECA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>YB865605816BR</t>
+          <t>YU109533251BR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>YO098755224BR</t>
+          <t>YO101355524BR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>2026-08-11 14:18:35</t>
+          <t>2026-09-05 07:45:17</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>3086</t>
+          <t>3772</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>CLAYTON SILVA</t>
+          <t>ALAN MARINHO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>YB865611842BR</t>
+          <t>YU109534209BR</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>YO098741145BR</t>
+          <t>YO105594312BR</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>2026-08-05 02:07:05</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>3084</t>
+          <t>3768</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>DANIEL GOSTOSO AO</t>
+          <t>LENDRIO SOUZA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>YB865622726BR</t>
+          <t>YB865622417BR</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>YO097998105BR</t>
+          <t>YO101358534BR</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>2026-07-28 17:57:30</t>
+          <t>2026-09-05 01:45:05</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>3080</t>
+          <t>3756</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>ALEFF LIMA</t>
+          <t>GLEDSON MOURAO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>YB865620345BR</t>
+          <t>YB865601139BR</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>YO097982882BR</t>
+          <t>YO101353735BR</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>2026-07-28 18:21:26</t>
+          <t>2026-09-23 12:35:24</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>3069</t>
+          <t>3754</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>GILSON MENDES</t>
+          <t>ANDREIA SABRINA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>YB865615115BR</t>
+          <t>YU109529671BR</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>YO098009620BR</t>
+          <t>YO101345102BR</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>2026-08-08 00:41:57</t>
+          <t>2026-09-04 07:44:35</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>3065</t>
+          <t>3752</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>ADRIANO LEAL</t>
+          <t>MARIA OLIVEIRA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>YB865605691BR</t>
+          <t>YU109539798BR</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>YO097982410BR</t>
+          <t>YO101359526BR</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>2026-07-30 23:57:24</t>
+          <t>2026-09-04 07:44:35</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>3064</t>
+          <t>3748</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>JOYCE NOVAES</t>
+          <t>THAIS H MARTINS</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>YB865614702BR</t>
+          <t>YU109537412BR</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>YO098012337BR</t>
+          <t>YO101362145BR</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>2026-07-30 18:26:46</t>
+          <t>2026-09-04 07:44:35</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>3055</t>
+          <t>3746</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>JUCINEIA SILVA</t>
+          <t>PAULO HENRIQUE</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>YB865612595BR</t>
+          <t>YU109537151BR</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>YO098012558BR</t>
+          <t>YO101360405BR</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>2026-07-30 18:26:46</t>
+          <t>2026-09-04 01:44:27</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>3049</t>
+          <t>3734</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>MATHEUS SOUZA</t>
+          <t>WESLEY MUNIESA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>YB865615243BR</t>
+          <t>YU109529549BR</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>YO098014430BR</t>
+          <t>YO101363018BR</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>2026-07-30 18:26:54</t>
+          <t>2026-09-04 01:44:27</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>3046</t>
+          <t>3729</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>BENJAMIM SANTOS</t>
+          <t>WALMIR CORONEL</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>YB865617200BR</t>
+          <t>YU109525706BR</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>YO097993134BR</t>
+          <t>YO101362587BR</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>2026-07-30 18:26:54</t>
+          <t>2026-09-03 19:44:17</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>3043</t>
+          <t>3728</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>FERNANDA ARAUJO</t>
+          <t>OLICIO TAVARES</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>YB865615711BR</t>
+          <t>YU109525670BR</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>YO098007345BR</t>
+          <t>YO101360175BR</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>2026-07-28 18:12:56</t>
+          <t>2026-09-03 19:44:17</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>3042</t>
+          <t>3725</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EDER MOURA</t>
+          <t>JOZINEIDE SANTOS</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>YB865619656BR</t>
+          <t>YU109532225BR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>YO097998967BR</t>
+          <t>YO101357556BR</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>2026-07-28 18:12:53</t>
+          <t>2026-09-03 19:44:17</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>3036</t>
+          <t>3722</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ANDRE REINEHR</t>
+          <t>PAULO N V JUNIOR</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>YB865613684BR</t>
+          <t>YU109533296BR</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>YO097990597BR</t>
+          <t>YO101360524BR</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>2026-08-11 01:17:30</t>
+          <t>2026-09-19 07:44:53</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2960</t>
+          <t>3718</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>PROJETO OFICIAL</t>
+          <t>CHARLES FERNANDES</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>YB865617902BR</t>
+          <t>YU109533835BR</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>YO095123166BR</t>
+          <t>YO101346394BR</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>2026-07-28 18:12:50</t>
+          <t>2026-09-03 19:44:17</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2955</t>
+          <t>3714</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>JONATHAN C DUARTE</t>
+          <t>IRONIR MARTINS</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>YB865618766BR</t>
+          <t>YU109534800BR</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>YO098011950BR</t>
+          <t>YO101354784BR</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>2026-07-30 18:57:05</t>
+          <t>2026-09-20 01:45:17</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2948</t>
+          <t>3710</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>RONILSON FERREIRA</t>
+          <t>CAMILLY MELO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>YB865615022BR</t>
+          <t>YB865622831BR</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>YO095123617BR</t>
+          <t>YO101345694BR</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t/>
+          <t>entregue</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>2026-07-28 18:21:35</t>
+          <t>2026-09-20 01:45:17</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2947</t>
+          <t>3644</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EVERTON GOMES</t>
+          <t>CELIANE ARAUJO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>YB865616178BR</t>
+          <t>YB865613110BR</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>YO098006889BR</t>
+          <t>YO099554643BR</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-17 13:28:36</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>2026-07-29 19:25:13</t>
+          <t>2026-08-24 02:37:01</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2946</t>
+          <t>3639</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EVERTON ESTEVAO</t>
+          <t>ALYSSON ACOSTA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>YB865610325BR</t>
+          <t>YU109536805BR</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>YO095106225BR</t>
+          <t>YO099548912BR</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t/>
+          <t>entregue</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-17 13:28:36</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>2026-07-28 18:21:44</t>
+          <t>2026-08-24 02:37:01</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2937</t>
+          <t>3620</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>NATANAEL OLIVEIRA</t>
+          <t>MARCICLEI PORTO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>YB865614693BR</t>
+          <t>YB865607803BR</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>YO098014939BR</t>
+          <t>YO099579035BR</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>2026-08-01 13:45:29</t>
+          <t>2026-08-20 08:32:30</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2936</t>
+          <t>3618</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>ANTONIO NETO</t>
+          <t>CARPEGIANE NUNES</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>YB865613914BR</t>
+          <t>YB865616751BR</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>YO097992010BR</t>
+          <t>YO101345941BR</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>2026-07-31 01:12:40</t>
+          <t>2026-09-20 01:45:17</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2932</t>
+          <t>3604</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>CARLISON N LIMA</t>
+          <t>CLEILSON MORENO</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>YB865617859BR</t>
+          <t>YB865622947BR</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>YO097996161BR</t>
+          <t>YO101347474BR</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>2026-07-28 18:21:54</t>
+          <t>2026-09-19 19:45:07</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2931</t>
+          <t>3601</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>ANA LIMA</t>
+          <t>ADELSON SILVA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>YB865613199BR</t>
+          <t>YB865620725BR</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>YO097989801BR</t>
+          <t>YO099545332BR</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>2026-07-28 18:21:59</t>
+          <t>2026-08-20 08:32:30</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2915</t>
+          <t>3600</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>RODRIGO SANTOS</t>
+          <t>DAVID FERREIRA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>YB865612848BR</t>
+          <t>YB865617448BR</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>YO098040837BR</t>
+          <t>YO101349461BR</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:45</t>
+          <t>2026-09-19 13:44:57</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2908</t>
+          <t>3586</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>PHB</t>
+          <t>ERIKA LIMA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>YB865616779BR</t>
+          <t>YB865615787BR</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>YO098015639BR</t>
+          <t>YO101351743BR</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>2026-07-30 18:57:05</t>
+          <t>2026-09-19 01:44:46</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2907</t>
+          <t>3581</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>LUIZ ALVES</t>
+          <t>SIMONE ARAUJO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>YB865617099BR</t>
+          <t>YU109525140BR</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>YO098013350BR</t>
+          <t>YO101361887BR</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>2026-07-28 18:24:23</t>
+          <t>2026-09-19 13:44:57</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2904</t>
+          <t>3576</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>MAYARA SANTOS</t>
+          <t>ALDINEIA ALVES LIMA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>YB865604299BR</t>
+          <t>YU109525961BR</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>YO095121369BR</t>
+          <t>YO099547276BR</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t/>
+          <t>entregue</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>2026-07-28 18:24:30</t>
+          <t>2026-09-19 19:45:07</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2903</t>
+          <t>3569</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>SUZANNE FERREIRA</t>
+          <t>IVAN OLIVEIRA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>YB865613300BR</t>
+          <t>YB865623151BR</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>YO098043498BR</t>
+          <t>YO098778021BR</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>2026-08-12 01:19:14</t>
+          <t>2026-08-12 13:35:15</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2898</t>
+          <t>3564</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>CRISLENE BEZERRA</t>
+          <t>MARCIO LEITE</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>YB865615098BR</t>
+          <t>YB865623125BR</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>YO097997737BR</t>
+          <t>YO101359279BR</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>2026-07-31 06:12:53</t>
+          <t>2026-09-19 13:44:57</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>2897</t>
+          <t>3562</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>JOSE MACHADO</t>
+          <t>RAYANA SANTANA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>YB865610970BR</t>
+          <t>YB865611391BR</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>YO095113610BR</t>
+          <t>YO101361136BR</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>2026-07-28 18:06:22</t>
+          <t>2026-09-13 07:40:45</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2894</t>
+          <t>3554</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>ANGELICA LIMA</t>
+          <t>ELIZANGELA SOUZA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>YB865608534BR</t>
+          <t>YB865604016BR</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>YO095100752BR</t>
+          <t>YO099561114BR</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t/>
+          <t>entregue</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>2026-07-28 18:24:34</t>
+          <t>2026-09-19 07:44:53</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2893</t>
+          <t>3536</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>CAMILA FARIAS</t>
+          <t>WELLINTON MARTINES</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>YB865619979BR</t>
+          <t>YU109525286BR</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>YO095102529BR</t>
+          <t>YO101362919BR</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t/>
+          <t>entregue</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>2026-07-28 18:24:36</t>
+          <t>2026-09-06 13:32:51</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2890</t>
+          <t>3481</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>JOSAFA SILVA</t>
+          <t>EDCARLOS BATISTA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>YB865611839BR</t>
+          <t>YB865617275BR</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>YO095112631BR</t>
+          <t>YO101350297BR</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t/>
+          <t>entregue</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>2026-07-28 18:24:39</t>
+          <t>2026-09-06 07:31:40</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2856</t>
+          <t>3479</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>MILENA CENTURIÃO</t>
+          <t>DR EVERALDO BATISTA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>YB865620314BR</t>
+          <t>YB865618029BR</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>YO098014593BR</t>
+          <t>YO101350093BR</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>2026-07-31 00:12:26</t>
+          <t>2026-09-06 13:32:51</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>2855</t>
+          <t>3465</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>JOSELI PEREIRA</t>
+          <t>JULIO FERREIRA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>YB865617482BR</t>
+          <t>YB865622289BR</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>YO098012164BR</t>
+          <t>YO101358145BR</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>2026-07-30 12:41:34</t>
+          <t>2026-09-06 01:30:39</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>2852</t>
+          <t>3463</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>ADRIANO JUNIOR</t>
+          <t>CILENE SOUSA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>YB865604546BR</t>
+          <t>YB865615725BR</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>YO097981431BR</t>
+          <t>YO101346947BR</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>2026-07-28 17:56:49</t>
+          <t>2026-09-16 19:43:10</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2847</t>
+          <t>3459</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>VERENA FARIAS</t>
+          <t>GEOVANI MALIKOWSKI</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>YB865616694BR</t>
+          <t>YB865619545BR</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>YO098044269BR</t>
+          <t>YO101353568BR</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>2026-07-29 18:24:58</t>
+          <t>2026-09-06 07:31:40</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2844</t>
+          <t>3458</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>SUELEN A BORGES</t>
+          <t>GUSTAVO B DE SOUSA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>YB865610189BR</t>
+          <t>YB865615288BR</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>YO099587845BR</t>
+          <t>YO101354285BR</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>2026-08-11 00:47:24</t>
+          <t>2026-09-03 19:29:14</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>2813</t>
+          <t>3447</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>ALLAN ANDRADE</t>
+          <t>MARILIA SILVA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>YB865612539BR</t>
+          <t>YB865600646BR</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>YO095100355BR</t>
+          <t>YO099583168BR</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>2026-07-28 17:55:28</t>
+          <t>2026-08-24 02:37:01</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2778</t>
+          <t>3189</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>JULIARDE FREITAS</t>
+          <t>SIDNEY SILVA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>YB865597978BR</t>
+          <t>YB865623196BR</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>YO095114938BR</t>
+          <t>YO101361618BR</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>2026-05-21 20:51:12</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>2026-07-30 19:42:17</t>
+          <t>2026-09-03 19:29:14</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2769</t>
+          <t>3188</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>VALDINEI SOUZA</t>
+          <t>DAIANE GODOY</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>YB865601227BR</t>
+          <t>YB865620963BR</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>YO095125618BR</t>
+          <t>YO098741517BR</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>2026-05-21 20:51:12</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>2026-07-31 16:57:03</t>
+          <t>2026-08-11 20:03:55</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2705</t>
+          <t>3184</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>CARLOS ALMEIDA</t>
+          <t>PAULO LIMA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>YB865594870BR</t>
+          <t>YB865620889BR</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>YO095456645BR</t>
+          <t>YO098777825BR</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>2026-05-14 19:48:20</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>2026-08-07 06:40:37</t>
+          <t>2026-08-13 07:36:37</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2691</t>
+          <t>3181</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>PHELIPY AZEVEDO</t>
+          <t>MARCELO M SANTOS</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>YB865606547BR</t>
+          <t>YB865623063BR</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>YO099584296BR</t>
+          <t>YO101359185BR</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>2026-05-14 19:48:20</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>2026-08-10 18:46:56</t>
+          <t>2026-09-16 13:27:58</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2679</t>
+          <t>3176</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>LIDIA CANDIDO</t>
+          <t>JORDAN HOLANDA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>YB865607896BR</t>
+          <t>YB865613168BR</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>YO095468309BR</t>
+          <t>YO101356065BR</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>2026-05-14 19:48:20</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>2026-07-30 23:57:24</t>
+          <t>2026-09-16 19:28:07</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2620</t>
+          <t>3166</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>BENE JR</t>
+          <t>GABRIELA DALL ONDER</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>YB865604206BR</t>
+          <t>YB865616898BR</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>YO098740729BR</t>
+          <t>YO101352528BR</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>2026-05-08 13:53:16</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>2026-08-03 19:19:26</t>
+          <t>2026-09-15 19:27:37</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2611</t>
+          <t>3164</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>JERMARCIO V SOARES</t>
+          <t>JEFETH SOUSA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>YB754750695BR</t>
+          <t>YB865602721BR</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>YO097023537BR</t>
+          <t>YO099571712BR</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>2026-05-08 13:53:16</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>2026-07-31 16:57:12</t>
+          <t>2026-09-18 07:29:21</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2586</t>
+          <t>3158</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>ROSINALDO SALES</t>
+          <t>WIGNO SILVA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>YB865591140BR</t>
+          <t>YB865623324BR</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>YO095475582BR</t>
+          <t>YO101363640BR</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>2026-05-04 11:44:41</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>2026-08-07 18:56:30</t>
+          <t>2026-09-16 19:28:07</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2544</t>
+          <t>3153</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>MARCOS ALMEIDA</t>
+          <t>RAFAEL BARBOSA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>YB865576859BR</t>
+          <t>YB865620124BR</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>YO095470421BR</t>
+          <t>YO099584543BR</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>2026-05-04 11:44:41</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>2026-07-31 06:12:53</t>
+          <t>2026-08-29 20:41:54</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>2382</t>
+          <t>3148</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>RODRIGO C ARRUDA</t>
+          <t>JUVENIL SANTOS</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>YB865599877BR</t>
+          <t>YB865622006BR</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>YO098751284BR</t>
+          <t>YO099575612BR</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>2026-04-17 12:38:06</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>2026-08-09 01:59:27</t>
+          <t>2026-08-13 08:21:46</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2312</t>
+          <t>3145</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>MARIA NEVES</t>
+          <t>JULIANA LIMA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>YB865588874BR</t>
+          <t>YB865614265BR</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>YO094680392BR</t>
+          <t>YO101357851BR</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>2026-04-17 12:38:06</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>2026-07-28 17:57:14</t>
+          <t>2026-09-17 01:28:14</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2294</t>
+          <t>3142</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>IRINEI SILVA</t>
+          <t>HAILTON SOUSA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>YB865578537BR</t>
+          <t>YB865614835BR</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>YO099566978BR</t>
+          <t>YO098777397BR</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:10</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>2026-08-07 19:56:49</t>
+          <t>2026-08-12 13:35:15</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2228</t>
+          <t>3128</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>KAUAN MARQUES</t>
+          <t>JANAINA OLIVEIRA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>YB865590820BR</t>
+          <t>YB865615359BR</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>YO097025728BR</t>
+          <t>YO101355918BR</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>2026-08-05 00:51:46</t>
+          <t>2026-09-04 07:14:30</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2190</t>
+          <t>3124</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>ANTONIA SANTOS</t>
+          <t>THIAGO TORRES</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>YB865592879BR</t>
+          <t>YB865615549BR</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>YO099551749BR</t>
+          <t>YO098752948BR</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>2026-04-02 13:30:59</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>2026-08-10 14:01:48</t>
+          <t>2026-08-18 08:29:12</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2165</t>
+          <t>3123</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>LILIAN GOUVEIA</t>
+          <t>ELIZANGELA SATTLER</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>YB865587009BR</t>
+          <t>YB865604268BR</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>YO094678252BR</t>
+          <t>YO099558702BR</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>2026-04-02 13:30:59</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>2026-07-30 19:42:17</t>
+          <t>2026-09-02 08:43:39</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2149</t>
+          <t>3120</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>RAILSON TEIXEIRA</t>
+          <t>LUCAS LOUREIRO</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>YB754742756BR</t>
+          <t>YB865619090BR</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>YO094682994BR</t>
+          <t>YO101358830BR</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>2026-04-02 13:30:59</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>2026-08-03 13:03:52</t>
+          <t>2026-09-18 19:29:36</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2086</t>
+          <t>3107</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>WELLINGTON ELIAS</t>
+          <t>EDUARDO PERES</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>YB754740446BR</t>
+          <t>YB865613667BR</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>YO095941338BR</t>
+          <t>YO098005129BR</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>2026-04-02 13:30:59</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>2026-07-30 18:57:05</t>
+          <t>2026-07-28 17:57:26</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>3106</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>JANAINA RODRIGUES</t>
+          <t>WESLEY RIBEIR GARCIA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>YB754745465BR</t>
+          <t>YB865621059BR</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>YO094674065BR</t>
+          <t>YO098044961BR</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>2026-03-30 08:39:34</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>2026-08-10 19:47:15</t>
+          <t>2026-08-28 14:11:01</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>3104</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>ADRYA SILVA</t>
+          <t>GEAN NASCIMENTO</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>YB754733839BR</t>
+          <t>YB865621924BR</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>YO095892773BR</t>
+          <t>YO098008964BR</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>2026-03-30 08:39:34</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>2026-07-30 12:26:30</t>
+          <t>2026-08-21 19:49:23</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>1938</t>
+          <t>3102</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>MARCOS BARARUA</t>
+          <t>ELVISMAR SILVA DIAS</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>YB754751642BR</t>
+          <t>YB865610555BR</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>YO097028035BR</t>
+          <t>YO099565062BR</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>2026-03-30 08:39:34</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>2026-08-08 13:43:36</t>
+          <t>2026-08-15 08:24:56</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>1925</t>
+          <t>3097</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>JOSE WOGAN R SANTOS</t>
+          <t>MARCOS SILVA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>YB865579926BR</t>
+          <t>YB865619885BR</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>YO097024285BR</t>
+          <t>YO098014117BR</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>2026-03-24 05:03:51</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>2026-08-09 07:44:45</t>
+          <t>2026-08-28 08:10:51</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>1920</t>
+          <t>3096</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>EDUARDA ANDRADE</t>
+          <t>IWRY REIS</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>YB754741628BR</t>
+          <t>YB865619364BR</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>YO095896925BR</t>
+          <t>YO098010835BR</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>2026-03-24 05:03:51</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>2026-08-04 07:35:21</t>
+          <t>2026-08-06 20:10:11</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>1855</t>
+          <t>3094</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>RAIMUNDO JULIA</t>
+          <t>GUILHERME SILVA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>YB754738592BR</t>
+          <t>YB865616408BR</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>YO099585861BR</t>
+          <t>YO098009973BR</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>2026-03-24 05:03:50</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>2026-08-12 07:49:54</t>
+          <t>2026-08-04 02:05:04</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>1848</t>
+          <t>3088</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>LUCIANO SOUSA</t>
+          <t>VITTORIA DE PAULA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>YB754739301BR</t>
+          <t>YB865605816BR</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>YO095907932BR</t>
+          <t>YO098755224BR</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>2026-03-24 05:03:50</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>2026-08-02 13:32:18</t>
+          <t>2026-08-11 14:18:35</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>3086</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>WARLLYSON ARAUJO</t>
+          <t>CLAYTON SILVA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>YB754712119BR</t>
+          <t>YB865611842BR</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>YO095939440BR</t>
+          <t>YO098741145BR</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>2026-03-24 05:03:50</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>2026-08-02 01:31:18</t>
+          <t>2026-08-05 02:07:05</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>3084</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>MAIANY PARA</t>
+          <t>DANIEL GOSTOSO AO</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>YB754744540BR</t>
+          <t>YB865622726BR</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>YO098749776BR</t>
+          <t>YO097998105BR</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>2026-03-13 05:28:45</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>2026-08-11 19:18:46</t>
+          <t>2026-07-28 17:57:30</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>3080</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>PAULO SILVA</t>
+          <t>ALEFF LIMA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>YB754723258BR</t>
+          <t>YB865620345BR</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>YO095926579BR</t>
+          <t>YO097982882BR</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>2026-03-13 05:28:45</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>2026-08-05 01:06:50</t>
+          <t>2026-08-19 19:46:27</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>1586</t>
+          <t>3074</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>WILLIAN PEREIRA</t>
+          <t>ANE SOUSA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>YB754734922BR</t>
+          <t>YB865618576BR</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>YO098755697BR</t>
+          <t>YO097991558BR</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>2026-03-13 05:28:45</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>2026-08-04 07:05:15</t>
+          <t>2026-09-19 01:44:46</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>1485</t>
+          <t>3072</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>NELITA NETA SANTOS</t>
+          <t>MARCELO CARVALHO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>YB754714582BR</t>
+          <t>YB865616371BR</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>YO095926052BR</t>
+          <t>YO098013575BR</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>2026-03-06 12:16:33</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>2026-08-07 06:55:40</t>
+          <t>2026-08-15 20:10:31</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>1473</t>
+          <t>3069</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>ALEXANDRE R SANTOS</t>
+          <t>GILSON MENDES</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>YB754723173BR</t>
+          <t>YB865615115BR</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>YO095892875BR</t>
+          <t>YO098009620BR</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>2026-03-06 12:16:33</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>2026-08-03 18:49:20</t>
+          <t>2026-08-08 00:41:57</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>3066</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>GEANE ALVES</t>
+          <t>JOHNSON PADUA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>YB754688851BR</t>
+          <t>YB865617006BR</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>YO095900378BR</t>
+          <t>YO098011481BR</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>2026-02-27 12:06:24</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>2026-08-04 18:51:11</t>
+          <t>2026-08-28 13:10:58</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>1361</t>
+          <t>3065</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>WALLACE MOTA</t>
+          <t>ADRIANO LEAL</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>YB754747342BR</t>
+          <t>YB865605691BR</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>YO095938210BR</t>
+          <t>YO097982410BR</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>2026-02-27 12:06:24</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>2026-07-30 17:56:50</t>
+          <t>2026-07-30 23:57:24</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>1336</t>
+          <t>3064</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>CRISTIANO FREIRE</t>
+          <t>JOYCE NOVAES</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>YB754729255BR</t>
+          <t>YB865614702BR</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>YO095895236BR</t>
+          <t>YO098012337BR</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>2026-02-27 12:06:24</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>2026-07-31 18:28:46</t>
+          <t>2026-08-29 01:11:20</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>1307</t>
+          <t>3059</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>KASSIA SILVA</t>
+          <t>BRUNO SANTOS</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>YB754715265BR</t>
+          <t>YB865612967BR</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>YO095906662BR</t>
+          <t>YO097995308BR</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>2026-02-23 05:59:13</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>2026-07-29 23:55:21</t>
+          <t>2026-09-02 14:28:44</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>1292</t>
+          <t>3055</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>MARIA SANTOS</t>
+          <t>JUCINEIA SILVA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>YB754726342BR</t>
+          <t>YB865612595BR</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>YO095908535BR</t>
+          <t>YO098012558BR</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>2026-02-23 05:59:13</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>2026-07-29 05:54:04</t>
+          <t>2026-08-16 20:11:59</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>1289</t>
+          <t>3051</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>GUTO QUEIROZ</t>
+          <t>ANA NASCIMENTO</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>YB754728604BR</t>
+          <t>YB865616218BR</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>YO097022942BR</t>
+          <t>YO097990257BR</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>2026-02-23 05:59:13</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>2026-07-28 23:53:34</t>
+          <t>2026-09-02 08:28:37</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>1285</t>
+          <t>3049</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>ANA RODRIGUES</t>
+          <t>MATHEUS SOUZA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>YB754705461BR</t>
+          <t>YB865615243BR</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>YO096300429BR</t>
+          <t>YO098014430BR</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>2026-02-23 05:59:13</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>2026-07-28 23:53:34</t>
+          <t>2026-09-02 08:28:37</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>1178</t>
+          <t>3046</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>VANDOMAR RODRIGUES</t>
+          <t>BENJAMIM SANTOS</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>YB754717102BR</t>
+          <t>YB865617200BR</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>YO096314697BR</t>
+          <t>YO097993134BR</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>2026-02-23 05:59:13</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>2026-08-01 00:59:20</t>
+          <t>2026-09-02 08:28:37</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>3043</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>RAILENE FELICIANO</t>
+          <t>FERNANDA ARAUJO</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>YB754691161BR</t>
+          <t>YB865615711BR</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>YO096310032BR</t>
+          <t>YO098007345BR</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>2026-02-06 06:20:43</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>2026-07-28 17:53:11</t>
+          <t>2026-08-20 01:46:59</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>3042</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>ANDERSON BRITO</t>
+          <t>EDER MOURA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>YB754710855BR</t>
+          <t>YB865619656BR</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>YO096300707BR</t>
+          <t>YO097998967BR</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Entregue</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Objeto entregue ao destinatário</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>entregue</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>2026-01-30 07:40:19</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>2026-08-02 01:16:16</t>
+          <t>2026-08-21 01:48:26</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
+          <t>3041</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>ALEX AMAROES</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>YB865612105BR</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>YO097985305BR</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>2026-06-16 13:01:33</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>2026-08-20 19:48:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>3038</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>RAIRES FILHO</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>YB865614662BR</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>YO098015846BR</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>2026-06-16 13:01:33</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>2026-08-19 01:45:15</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>3036</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>ANDRE REINEHR</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>YB865613684BR</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>YO097990597BR</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>2026-06-16 13:01:33</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>2026-08-11 01:17:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>2960</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>PROJETO OFICIAL</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>YB865617902BR</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>YO095123166BR</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>2026-08-20 01:46:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>2955</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>JONATHAN C DUARTE</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>YB865618766BR</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>YO098011950BR</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>2026-07-30 18:57:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>2948</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>RONILSON FERREIRA</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>YB865615022BR</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>YO095123617BR</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>2026-07-28 18:21:35</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>2947</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>EVERTON GOMES</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>YB865616178BR</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>YO098006889BR</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>2026-07-29 19:25:13</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>2946</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>EVERTON ESTEVAO</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>YB865610325BR</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>YO095106225BR</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>2026-07-28 18:21:44</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>2937</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>NATANAEL OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>YB865614693BR</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>YO098014939BR</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>2026-08-01 13:45:29</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>2936</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>ANTONIO NETO</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>YB865613914BR</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>YO097992010BR</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>2026-07-31 01:12:40</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>2935</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>ALCIONE TRAVASSOS</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>YB865604617BR</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>YO099546681BR</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>2026-08-21 07:03:40</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>2932</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>CARLISON N LIMA</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>YB865617859BR</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>YO097996161BR</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>2026-08-21 07:18:41</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>2931</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>ANA LIMA</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>YB865613199BR</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>YO097989801BR</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>2026-08-17 13:12:43</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>2917</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>RODRIGO MENEZES</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>YB865595875BR</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>YO099586527BR</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>2026-08-19 07:00:33</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>2915</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>RODRIGO SANTOS</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>YB865612848BR</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>YO098040837BR</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>2026-08-13 00:50:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>2908</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>PHB</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>YB865616779BR</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>YO098015639BR</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>2026-07-30 18:57:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>2907</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>LUIZ ALVES</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>YB865617099BR</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>YO098013350BR</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>2026-08-22 01:34:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>2905</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>GEDSON VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>YB865607635BR</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>YO099566329BR</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>2026-08-26 13:09:17</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>2904</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>MAYARA SANTOS</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>YB865604299BR</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>YO095121369BR</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>2026-07-28 18:24:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>2903</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>SUZANNE FERREIRA</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>YB865613300BR</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>YO098043498BR</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>2026-08-12 01:19:14</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>2898</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>CRISLENE BEZERRA</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>YB865615098BR</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>YO097997737BR</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>2026-07-31 06:12:53</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>2897</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>JOSE MACHADO</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>YB865610970BR</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>YO095113610BR</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>2026-07-28 18:06:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>2894</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>ANGELICA LIMA</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>YB865608534BR</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>YO095100752BR</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>2026-07-28 18:24:34</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>2893</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>CAMILA FARIAS</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>YB865619979BR</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>YO095102529BR</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>2026-07-28 18:24:36</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>2890</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>JOSAFA SILVA</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>YB865611839BR</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>YO095112631BR</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>2026-07-28 18:24:39</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>2876</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>JOSILENE GONCALVES</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>YB865605507BR</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>YO099574617BR</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>2026-08-20 19:02:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>2856</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>MILENA CENTURIÃO</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>YB865620314BR</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>YO098014593BR</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>2026-07-31 00:12:26</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>2855</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>JOSELI PEREIRA</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>YB865617482BR</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>YO098012164BR</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>2026-07-30 12:41:34</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>2852</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>ADRIANO JUNIOR</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>YB865604546BR</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>YO097981431BR</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>2026-07-28 17:56:49</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>2847</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>VERENA FARIAS</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>YB865616694BR</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>YO098044269BR</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>2026-07-29 18:24:58</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>2844</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>SUELEN A BORGES</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>YB865610189BR</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>YO099587845BR</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>2026-08-11 00:47:24</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>2841</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>EVERSON SILVEIRA</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>YB865612499BR</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>YO097022718BR</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>2026-08-13 07:06:31</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>2813</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>ALLAN ANDRADE</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>YB865612539BR</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>YO095100355BR</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>2026-08-28 02:10:39</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>2778</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>JULIARDE FREITAS</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>YB865597978BR</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>YO095114938BR</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>2026-07-30 19:42:17</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>2769</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>VALDINEI SOUZA</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>YB865601227BR</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>YO095125618BR</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>2026-08-21 14:04:07</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>2705</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>CARLOS ALMEIDA</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>YB865594870BR</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>YO095456645BR</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>2026-05-14 19:48:20</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>2026-08-07 06:40:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>2691</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>PHELIPY AZEVEDO</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>YB865606547BR</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>YO099584296BR</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>2026-05-14 19:48:20</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>2026-08-10 18:46:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>2587</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>MACIENE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>YB865589225BR</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>YO095470143BR</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>2026-05-04 11:44:41</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>2026-08-15 02:09:31</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>2586</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>ROSINALDO SALES</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>YB865591140BR</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>YO095475582BR</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>2026-05-04 11:44:41</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>2026-08-07 18:56:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>2547</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>HELIO ABREU</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>YB865600283BR</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>YO098746939BR</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>2026-05-04 11:44:41</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>2026-08-13 20:07:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>2544</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>MARCOS ALMEIDA</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>YB865576859BR</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>YO095470421BR</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>2026-05-04 11:44:41</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>2026-07-31 06:12:53</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>2475</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>ALAN RIBEIRO</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>YB754746333BR</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>YO096996015BR</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>2026-08-19 13:46:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>2389</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>GUSTAVO ASSUNCAO</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>YB865592750BR</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>YO101353903BR</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>2026-09-04 01:14:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>2383</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>JEAN EVARISTO</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>YB865584492BR</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>YO099571332BR</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>2026-08-20 02:17:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>2368</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>RONALDO TRINDADE</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>YB754737795BR</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>YO099586703BR</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>2026-08-16 02:10:55</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>2316</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>MARIA JEANE</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>YB754742994BR</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>YO099581493BR</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>2026-08-22 14:20:22</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>2312</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>MARIA NEVES</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>YB865588874BR</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>YO094680392BR</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>2026-07-28 17:57:14</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>2311</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>JUCELY ODRIGUES</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>YB865585833BR</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>YO099575285BR</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>2026-08-13 14:07:13</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>2294</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>IRINEI SILVA</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>YB865578537BR</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>YO099566978BR</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:10</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>2026-08-07 19:56:49</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>2229</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>MARILDA MENDES</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>YB865581403BR</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>YO099582370BR</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>2026-08-14 20:09:10</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>2228</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>KAUAN MARQUES</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>YB865590820BR</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>YO097025728BR</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>2026-08-05 00:51:46</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>2214</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>RAIMUNDO DE CASTRO</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>YB754734627BR</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>YO094684213BR</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>2026-08-22 07:34:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>2190</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>ANTONIA SANTOS</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>YB865592879BR</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>YO099551749BR</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>2026-08-10 14:01:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>2179</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>ANNA MORAES</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>YB865587335BR</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>YO094668723BR</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>2026-08-30 01:11:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>2168</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>EDRICK SOUSA</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>YB754730497BR</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>YO095896347BR</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>2026-08-23 19:36:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>2165</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>LILIAN GOUVEIA</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>YB865587009BR</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>YO094678252BR</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>2026-07-30 19:42:17</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>2149</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>RAILSON TEIXEIRA</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>YB754742756BR</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>YO094682994BR</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>2026-08-03 13:03:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>2140</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>ANA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>YB754743116BR</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>YO095893031BR</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>2026-08-29 13:11:39</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>2101</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>MANOEL MATEUS</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>YB754746727BR</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>YO101359013BR</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>2026-09-04 01:14:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>2097</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>ROSIMEIRE LIMA</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>YB865582810BR</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>YO097031048BR</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>2026-08-29 07:11:29</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>2086</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>WELLINGTON ELIAS</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>YB754740446BR</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>YO095941338BR</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>2026-07-30 18:57:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>2047</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>MARINA PEREIRA SILVA</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>YB754751007BR</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>YO097028976BR</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>2026-08-24 01:21:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>2033</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>JAIRTON MARINHO</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>YB754746758BR</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>YO101355802BR</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>2026-09-03 19:14:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>JANAINA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>YB754745465BR</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>YO094674065BR</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>2026-08-10 19:47:15</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>1978</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>ADRYA SILVA</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>YB754733839BR</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>YO095892773BR</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>2026-07-30 12:26:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>1975</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>BENEDITO M E NETO</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>YB754742124BR</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>YO099554056BR</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>2026-08-28 02:10:39</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>1951</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>JHONATAN MENDES</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>YB754744213BR</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>YO095902396BR</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>2026-08-27 14:10:13</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>1920</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>EDUARDA ANDRADE</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>YB754741628BR</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>YO095896925BR</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:51</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>2026-08-04 07:35:21</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>1855</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>RAIMUNDO JULIA</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>YB754738592BR</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>YO099585861BR</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:50</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>2026-08-12 07:49:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>1848</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>LUCIANO SOUSA</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>YB754739301BR</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>YO095907932BR</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:50</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>2026-08-02 13:32:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>1845</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>WARLLYSON ARAUJO</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>YB754712119BR</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>YO095939440BR</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:50</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>2026-08-02 01:31:18</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>1794</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>IVANEIDE SILVA</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>YB754727365BR</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>YO095901311BR</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>2026-09-25 12:40:42</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>1696</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>JHONATAN FURTUNATO</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>YB865579325BR</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>YO099573695BR</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>2026-08-15 19:40:27</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>1608</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>PAULO SILVA</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>YB754723258BR</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>YO095926579BR</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>2026-08-05 01:06:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>1586</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>WILLIAN PEREIRA</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>YB754734922BR</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>YO098755697BR</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>2026-08-04 07:05:15</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>1573</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>NILSON SILVA</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>YB865575181BR</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>YO099583698BR</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>2026-08-20 01:16:55</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>1572</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>KAUA DOUGLAS</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>YB865574889BR</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>YO097025515BR</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>2026-08-19 13:15:58</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>1542</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>ARTEMILDO ALVES</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>YB754751086BR</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>YO099553603BR</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:16:33</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>2026-08-14 07:08:14</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>1485</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>NELITA NETA SANTOS</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>YB754714582BR</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>YO095926052BR</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:16:33</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>2026-08-07 06:55:40</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>1473</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>ALEXANDRE R SANTOS</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>YB754723173BR</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>YO095892875BR</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:16:33</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>2026-08-03 18:49:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>1419</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>FRANCISCA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>YB754723814BR</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>YO095899184BR</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>2026-08-23 01:35:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>BEATRIZ SILVA</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>YB754726047BR</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>YO095894111BR</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>2026-08-24 01:36:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>1394</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>GEANE ALVES</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>YB754688851BR</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>YO095900378BR</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>2026-08-04 18:51:11</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>1361</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>WALLACE MOTA</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>YB754747342BR</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>YO095938210BR</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>2026-07-30 17:56:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>1336</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>CRISTIANO FREIRE</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>YB754729255BR</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>YO095895236BR</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>2026-07-31 18:28:46</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>1307</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>KASSIA SILVA</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>YB754715265BR</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>YO095906662BR</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>2026-02-23 05:59:13</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>2026-07-29 23:55:21</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>1292</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>MARIA SANTOS</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>YB754726342BR</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>YO095908535BR</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>2026-02-23 05:59:13</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>2026-07-29 05:54:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>1285</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>ANA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>YB754705461BR</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>YO096300429BR</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>2026-02-23 05:59:13</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>2026-07-28 23:53:34</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>1178</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>VANDOMAR RODRIGUES</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>YB754717102BR</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>YO096314697BR</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>2026-02-23 05:59:13</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>2026-08-01 00:59:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>946</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>MARIA ALENCAR</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>YB754701323BR</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>YO096307682BR</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>2026-02-06 06:20:43</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>2026-08-30 01:11:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>933</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>CREUDAIM ABREU</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>YB754723261BR</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>YO093304951BR</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>2026-02-06 06:20:43</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>2026-08-29 07:11:29</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>907</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>RAILENE FELICIANO</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>YB754691161BR</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>YO096310032BR</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>2026-02-06 06:20:43</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>2026-07-28 17:53:11</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>865</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>ANDERSON BRITO</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>YB754710855BR</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>YO096300707BR</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>2026-01-30 07:40:19</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>2026-08-02 01:16:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
           <t>851</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B180" t="inlineStr">
         <is>
           <t>DENILDE LIMA</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="C180" t="inlineStr">
         <is>
           <t>YB754695132BR</t>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
+      <c r="D180" t="inlineStr">
         <is>
           <t>YO096301146BR</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
-[...24 lines deleted...]
-      <c r="J87" t="inlineStr">
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
         <is>
           <t>2026-01-30 07:40:19</t>
         </is>
       </c>
-      <c r="K87" t="inlineStr">
+      <c r="K180" t="inlineStr">
         <is>
           <t>2026-08-01 01:14:27</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>825</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>ERINALDO SOUZA</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>YB754724647BR</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>YO096302376BR</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>2026-01-30 07:40:19</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>2026-08-13 13:37:07</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>718</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>CALIEL MIRANDA</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>YB754690909BR</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>YO096300843BR</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>2026-01-22 11:47:32</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>2026-08-20 01:31:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>688</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>RUBENSMAR LIRA</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>YB754704055BR</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>YO096314082BR</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Entregue</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Objeto entregue ao destinatário</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>entregue</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>2026-01-22 11:47:32</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>2026-09-04 13:06:51</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>