--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -104,2647 +104,82 @@
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Recebido fisicamente</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Filial</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2954</t>
+          <t>3544</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>FABIOLA OLIVEIRA</t>
+          <t>SILVANIRA SILVA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865612383BR</t>
+          <t>YB865614526BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>YO095106375BR</t>
+          <t>YO101361768BR</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>2a Devolucao sem exito</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>2026-07-28 19:23:29</t>
-[...2564 lines deleted...]
-          <t>2026-07-31 07:13:08</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>