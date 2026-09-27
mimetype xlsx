--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -238,195 +238,195 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>2886</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>WAGNER OLIVEIRA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>YB865605802BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Em Posse GazinBank</t>
+          <t>Cartao Destruido</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>2026-06-01 19:46:24</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>2026-07-30 12:56:26</t>
+          <t>2026-09-04 13:28:36</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2845</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>JHENIFER PORTO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>YB865612406BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Em Posse GazinBank</t>
+          <t>Cartao Destruido</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>2026-06-01 19:46:24</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>2026-07-30 12:56:30</t>
+          <t>2026-09-04 13:28:34</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2683</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>GABRIEL SOUZA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>YB865607485BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Em Posse GazinBank</t>
+          <t>Cartao Destruido</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>ENDERECO INSUFICIENTE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>2026-05-14 19:48:20</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>2026-07-30 12:56:52</t>
+          <t>2026-09-04 13:28:31</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2304</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>HAROLDO FILHO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>YB865598409BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>YO089001999BR</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
@@ -1093,81 +1093,81 @@
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>1830</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>RENATA SANTOS</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>YB865582430BR</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Em Posse GazinBank</t>
+          <t>Cartao Destruido</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>FALECIDO / NAO PROCURADO / OUTROS</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>2026-03-24 05:03:50</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>2026-07-30 12:56:35</t>
+          <t>2026-09-04 13:28:33</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>1818</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>SALRIANE RIBEIRO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>YB865586842BR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>YO089023861BR</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
@@ -2917,81 +2917,81 @@
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>1051</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>JOAO ALVES</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>YB754722181BR</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Em Posse GazinBank</t>
+          <t>Cartao Destruido</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>AUSENTE</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>2026-02-12 11:15:21</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>2026-07-30 12:57:07</t>
+          <t>2026-09-04 13:28:29</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>1049</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>FRANCINETE COSTA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>YB754694905BR</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>YO079277345BR</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">