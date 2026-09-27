--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -106,338 +106,28 @@
         <is>
           <t>Bairro</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Cidade</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Estado</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>CEP</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Complemento</t>
         </is>
       </c>
     </row>
-    <row r="2">
-[...308 lines deleted...]
-    </row>
   </sheetData>
 </worksheet>
 </file>