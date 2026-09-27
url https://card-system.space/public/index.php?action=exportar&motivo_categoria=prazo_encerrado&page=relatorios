--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -104,2647 +104,7948 @@
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Recebido fisicamente</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Filial</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2954</t>
+          <t>3934</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>FABIOLA OLIVEIRA</t>
+          <t>AMARILDO SILVA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865612383BR</t>
+          <t>YU109539339BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>YO095106375BR</t>
+          <t>YO101344932BR</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>2026-07-28 19:23:29</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2891</t>
+          <t>3925</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>BRENDA CARVALHO</t>
+          <t>JOSE MACHADO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YB865619276BR</t>
+          <t>YU109538069BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>YO095101364BR</t>
+          <t>YO101356405BR</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>2026-07-31 00:12:26</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2888</t>
+          <t>3883</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>THALIA SANTOS</t>
+          <t>OLIVIA GABRIELA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YB865608503BR</t>
+          <t>YU109530405BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>YO095125153BR</t>
+          <t>YO101360277BR</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>2026-07-31 00:12:26</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2878</t>
+          <t>3871</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>RICARDO FORTALEZA</t>
+          <t>ALEXANDRE CASTRO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YB865609375BR</t>
+          <t>YU109527684BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>YO095123400BR</t>
+          <t>YO101343883BR</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-08-10 13:54:30</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>2026-07-31 06:12:53</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2858</t>
+          <t>3824</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>LUIZ RODRIGUES</t>
+          <t>AMARILDO SILVA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YB865617244BR</t>
+          <t>YU109539339BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>YO095119161BR</t>
+          <t>YO101344932BR</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>2026-06-01 19:46:24</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>2026-07-29 12:39:37</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2779</t>
+          <t>3815</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>JOSE FILHO</t>
+          <t>JOSE MACHADO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YB865590382BR</t>
+          <t>YU109538069BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>YO097024170BR</t>
+          <t>YO101356405BR</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>2026-05-21 20:51:12</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>2026-08-07 19:41:46</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2760</t>
+          <t>3803</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>FELIPE BARBOSA</t>
+          <t>OLIVIA GABRIELA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YB865605246BR</t>
+          <t>YU109530405BR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>YO095106517BR</t>
+          <t>YO101360277BR</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>2026-05-21 20:51:12</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>2026-07-28 13:33:16</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2756</t>
+          <t>3798</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>SIMONE RODRIGUES</t>
+          <t>ALEXANDRE CASTRO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>YB865617690BR</t>
+          <t>YU109527684BR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>YO095124158BR</t>
+          <t>YO101343883BR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>2026-05-21 20:51:12</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>2026-07-27 19:37:24</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2753</t>
+          <t>3730</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>MARCELA BRUNA BRAGA</t>
+          <t>ANTONIO SILVA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>YB865599086BR</t>
+          <t>YU109525887BR</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>YO095119538BR</t>
+          <t>YO101345408BR</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>2026-05-21 20:51:12</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>2026-08-10 19:47:15</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2740</t>
+          <t>3623</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ROSI BASSOLLI LEAL</t>
+          <t>LUIZMAR</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>YB865601519BR</t>
+          <t>YU109525958BR</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>YO095123855BR</t>
+          <t>YO101358931BR</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>2026-05-21 20:51:12</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>2026-07-31 12:13:19</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2739</t>
+          <t>3622</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>DENILSON SANTOS</t>
+          <t>ADRIAN CASTRO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>YB865602465BR</t>
+          <t>YB865621354BR</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>YO095104476BR</t>
+          <t>YO101343248BR</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>2026-05-21 20:51:12</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>2026-07-31 12:13:19</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2733</t>
+          <t>3559</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>BOSS</t>
+          <t>JOSEFA SILVA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>YB865609852BR</t>
+          <t>YB865621133BR</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>YO095455367BR</t>
+          <t>YO101357295BR</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>2026-05-21 20:51:12</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>2026-08-08 18:43:46</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2669</t>
+          <t>3553</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>ANTONIO SANTOS</t>
+          <t>JOARDES ALVES</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>YB865595230BR</t>
+          <t>YB865607851BR</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>YO095454327BR</t>
+          <t>YO099574166BR</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>2026-05-08 13:53:16</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>2026-07-31 16:57:12</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2641</t>
+          <t>3552</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>FRANCISCO SOUSA</t>
+          <t>ISABEL MATOS</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>YB865600164BR</t>
+          <t>YB865618995BR</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>YO095464094BR</t>
+          <t>YO101355113BR</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>2026-05-08 13:53:16</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>2026-07-31 16:57:12</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2640</t>
+          <t>3549</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>JACKELINE SILVA</t>
+          <t>SANDRA MARTINS</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>YB865605572BR</t>
+          <t>YB865620274BR</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>YO095465758BR</t>
+          <t>YO101361405BR</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>2026-05-08 13:53:16</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>2026-07-31 16:57:12</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2480</t>
+          <t>3544</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>LUCIANO J C N SILVA</t>
+          <t>SILVANIRA SILVA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>YB865596031BR</t>
+          <t>YB865614526BR</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>YO091830138BR</t>
+          <t>YO101361768BR</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>2a Devolucao sem exito</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>2026-04-24 19:55:38</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>2026-07-28 13:33:35</t>
+          <t>2026-09-25 19:25:35</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2477</t>
+          <t>3539</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>FLAVIO OLIVEIRA</t>
+          <t>MARIA OLIVEIRA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>YB865587848BR</t>
+          <t>YB865602298BR</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>YO091825005BR</t>
+          <t>YO099581842BR</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>2026-04-24 19:55:38</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>2026-07-31 00:12:26</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2458</t>
+          <t>3442</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>JANDERSON COSTA</t>
+          <t>HERLLENILSON RODRIGUES</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>YB754743297BR</t>
+          <t>YB865613888BR</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>YO091827315BR</t>
+          <t>YO101354461BR</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>2026-04-24 19:55:38</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>2026-07-28 13:33:35</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2422</t>
+          <t>3439</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>PABLO FURTADO</t>
+          <t>LUIZA SOUZA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>YB865593168BR</t>
+          <t>YB865612984BR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>YO095473224BR</t>
+          <t>YO099576604BR</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>2026-04-24 19:55:38</t>
+          <t>2026-06-29 15:12:27</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>2026-07-30 12:41:34</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2412</t>
+          <t>3182</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>KALITA KALI</t>
+          <t>SELMA ANJOS</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>YB865593724BR</t>
+          <t>YB865613579BR</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>YO095467263BR</t>
+          <t>YO101361533BR</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>2026-04-24 19:55:38</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>2026-07-31 06:58:04</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2347</t>
+          <t>3163</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>GLAUCIMIRA SILVA</t>
+          <t>ELIZETE LOPES</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>YB754744765BR</t>
+          <t>YB865619041BR</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>YO095465205BR</t>
+          <t>YO101350884BR</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>2026-04-17 12:38:06</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>2026-08-07 01:55:30</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2338</t>
+          <t>3150</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>MARIA OLIVEIRA</t>
+          <t>YUDE SILVA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>YB865589194BR</t>
+          <t>YB865613185BR</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>YO095470832BR</t>
+          <t>YO099588179BR</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>2026-04-17 12:38:06</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>2026-07-29 13:09:45</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2315</t>
+          <t>3140</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>JOAO SANTOS</t>
+          <t>LUCIVANIA MENDONCA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>YB865584740BR</t>
+          <t>YB865610113BR</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>YO094675905BR</t>
+          <t>YO099576215BR</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>2026-04-17 12:38:06</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>2026-08-06 01:53:49</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2281</t>
+          <t>3116</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>LUCIANO RODRIGUES</t>
+          <t>MARIA BENIZE</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>YB865589923BR</t>
+          <t>YB865613401BR</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>YO095907699BR</t>
+          <t>YO099581175BR</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:10</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>2026-08-06 12:39:19</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2274</t>
+          <t>3103</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>OSMARINA SOUZA</t>
+          <t>GENESIO JUNIOR</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>YB754738310BR</t>
+          <t>YB865613208BR</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>YO094682328BR</t>
+          <t>YO098009341BR</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>2026-07-31 00:57:36</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2249</t>
+          <t>3093</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>ALINE BALBINO RAMOS</t>
+          <t>MARCIO R ARAUJO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>YB865589764BR</t>
+          <t>YB865606533BR</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>YO094667847BR</t>
+          <t>YO098750385BR</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>2026-08-05 06:52:12</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2246</t>
+          <t>3090</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>COSME MENDES</t>
+          <t>UESLEI LISBOA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>YB865589203BR</t>
+          <t>YB865613415BR</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>YO095894964BR</t>
+          <t>YO098044096BR</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>2026-08-06 06:53:59</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2245</t>
+          <t>3087</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>ADRIEIK IONGLONBOUDT</t>
+          <t>CLEODON</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>YB865589804BR</t>
+          <t>YB865616487BR</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>YO094667396BR</t>
+          <t>YO097997051BR</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>2026-08-02 00:46:10</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2241</t>
+          <t>3083</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>ELIZA C SOUZA</t>
+          <t>ELAINE BRITO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>YB865591153BR</t>
+          <t>YB865620671BR</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>YO094671245BR</t>
+          <t>YO099558061BR</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>2026-08-01 19:45:57</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>3079</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>SERLIANE BARROS</t>
+          <t>JHONATAN MOREIRA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>YB865591666BR</t>
+          <t>YB865617893BR</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>YO094687957BR</t>
+          <t>YO098011305BR</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>2026-08-01 01:44:33</t>
+          <t>2026-09-05 13:15:20</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2213</t>
+          <t>3076</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>SARA SOUZA CRUZ</t>
+          <t>VICTOR SANTOS</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>YB754742671BR</t>
+          <t>YB865607661BR</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>YO094687679BR</t>
+          <t>YO098754039BR</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>2026-07-31 01:42:47</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2212</t>
+          <t>3073</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>CLEBER JUSTINIANO</t>
+          <t>LEANDRO A MORAES</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>YB754738059BR</t>
+          <t>YB865606825BR</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>YO094669644BR</t>
+          <t>YO098747727BR</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>2026-04-10 12:44:09</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>2026-07-31 01:42:47</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2090</t>
+          <t>3067</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>THIERRY REIS</t>
+          <t>MARCOS SANTOS</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>YB754743031BR</t>
+          <t>YB865610665BR</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>YO095937024BR</t>
+          <t>YO101359407BR</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>2026-04-02 13:30:59</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>2026-08-10 13:16:39</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2087</t>
+          <t>3063</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ROSIANE DUARTE</t>
+          <t>EVANDRO OLIVER</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>YB865586825BR</t>
+          <t>YB865612247BR</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>YO094686545BR</t>
+          <t>YO098006685BR</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>2026-04-02 13:30:59</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>2026-07-31 00:57:36</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>1940</t>
+          <t>3061</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>JESSICA DANTAS</t>
+          <t>LEILA F B</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>YB865581641BR</t>
+          <t>YB865610056BR</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>YO095902192BR</t>
+          <t>YO098748492BR</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>2026-03-30 08:39:34</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>2026-08-08 07:43:06</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>1923</t>
+          <t>3050</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MARIA LUIZA</t>
+          <t>SAMARI OLIVEIRA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>YB754749445BR</t>
+          <t>YB865604373BR</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>YO097028809BR</t>
+          <t>YO099587108BR</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>2026-03-24 05:03:51</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>2026-08-11 13:48:28</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>1917</t>
+          <t>3047</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>BENATRIZ F CORREIA</t>
+          <t>GABRIEL BEZERRA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>YB754750868BR</t>
+          <t>YB865607732BR</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>YO094668895BR</t>
+          <t>YO098745916BR</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>2026-03-24 05:03:51</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>2026-07-28 00:21:58</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>1850</t>
+          <t>3045</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>ZOKY</t>
+          <t>BARBARA NINA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>YB754740021BR</t>
+          <t>YB865610303BR</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>YO095943118BR</t>
+          <t>YO098739629BR</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>2026-03-24 05:03:50</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>2026-08-12 01:49:20</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>1746</t>
+          <t>3039</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>WESLEY SOUZA</t>
+          <t>DANIELA OLIVEIRA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>YB754735636BR</t>
+          <t>YB865607383BR</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>YO097032304BR</t>
+          <t>YO101349135BR</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>2026-03-13 05:28:45</t>
+          <t>2026-06-16 13:01:33</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>2026-08-06 13:39:32</t>
+          <t>2026-09-22 19:35:12</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>1711</t>
+          <t>2959</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>EDIELE ANDRADE</t>
+          <t>JESSICA MARQUES</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>YB754736852BR</t>
+          <t>YB865615552BR</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>YO095895995BR</t>
+          <t>YO098011022BR</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>2026-03-13 05:28:45</t>
+          <t>2026-06-05 12:29:27</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>2026-08-08 01:27:43</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>1645</t>
+          <t>2958</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>LUCAS THOMASSELI</t>
+          <t>ROBERTO MOTA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>YB754751449BR</t>
+          <t>YB865612370BR</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>YO095907376BR</t>
+          <t>YO098020293BR</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>2026-03-13 05:28:45</t>
+          <t>2026-06-05 12:29:27</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>2026-08-04 19:06:25</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>1447</t>
+          <t>2957</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>BRUNO GUERRA</t>
+          <t>DAVI ALVES</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>YB865578302BR</t>
+          <t>YB865616589BR</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>YO095894301BR</t>
+          <t>YO097998689BR</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>2026-02-27 12:06:24</t>
+          <t>2026-06-05 12:29:27</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>2026-08-06 12:54:22</t>
+          <t>2026-09-04 17:19:23</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>1362</t>
+          <t>2956</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>ROBERTO PEREIRA</t>
+          <t>VINICIUS SILVA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>YB754735640BR</t>
+          <t>YB865610039BR</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>YO095928186BR</t>
+          <t>YO099587995BR</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>2026-02-27 12:06:24</t>
+          <t>2026-06-05 12:29:27</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>2026-08-04 12:50:39</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>1282</t>
+          <t>2954</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>EDUARDO SILVA</t>
+          <t>FABIOLA OLIVEIRA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>YB754715296BR</t>
+          <t>YB865612383BR</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>YO093305501BR</t>
+          <t>YO095106375BR</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>2026-02-23 05:59:13</t>
+          <t>2026-06-05 12:29:27</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>2026-07-28 17:53:11</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>2949</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>FRANCISCO SILVA</t>
+          <t>EIGON SILVA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>YB754720968BR</t>
+          <t>YB865611723BR</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>YO096303252BR</t>
+          <t>YO098744898BR</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2a Devolucao sem exito</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Objeto não retirado - Prazo de retirada encerrado</t>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>prazo_encerrado</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>2026-02-12 11:15:21</t>
+          <t>2026-06-05 12:29:27</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>2026-08-11 06:47:52</t>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
+          <t>2938</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>ARON JONES</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>YB865617023BR</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>YO097992275BR</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>2925</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>MELQUIZEDEK SOUSA</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>YB865611079BR</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>YO098750920BR</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>2909</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>ROSILENE SANTOS</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>YB865615756BR</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>YO098751457BR</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>2026-06-05 12:29:27</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>2899</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>ANDREIA CARVALHO</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>YB865618179BR</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>YO097990889BR</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>2891</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>BRENDA CARVALHO</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>YB865619276BR</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>YO095101364BR</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>2888</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>THALIA SANTOS</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>YB865608503BR</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>YO095125153BR</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>2878</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>RICARDO FORTALEZA</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>YB865609375BR</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>YO095123400BR</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>2877</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>FABIO ANJOS</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>YB865615760BR</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>YO098007045BR</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>2864</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>ELSON VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>YB865602015BR</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>YO099563251BR</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>2026-09-22 19:35:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>2860</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>MARIA FREITAS</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>YB865607848BR</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>YO098750765BR</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>2858</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>LUIZ RODRIGUES</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>YB865617244BR</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>YO095119161BR</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>2843</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>RODRIGO ANDRADE</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>YB754751143BR</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>YO099586297BR</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>2836</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>ERICK SILVA</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>YB865612065BR</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>YO097022545BR</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>2822</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>BRUNO ASTAZIN</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>YB865599829BR</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>YO095102081BR</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>2810</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>LAERCIO SANTOS</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>YB865615433BR</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>YO097026431BR</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>2026-06-01 19:46:24</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>2799</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>MARCIEL CONCEICAO</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>YB865601712BR</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>YO099580590BR</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>2773</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>VERONICA CHINOTI</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>YB865606048BR</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>YO098753387BR</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>2760</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>FELIPE BARBOSA</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>YB865605246BR</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>YO095106517BR</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>2753</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>MARCELA BRUNA BRAGA</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>YB865599086BR</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>YO095119538BR</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>2744</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>FRANCISCO MARCOS</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>YB865598015BR</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>YO095106619BR</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>2740</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>ROSI BASSOLLI LEAL</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>YB865601519BR</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>YO095123855BR</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>2739</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>DENILSON SANTOS</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>YB865602465BR</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>YO095104476BR</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>2735</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>JHENIFFER NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>YB865601598BR</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>YO099572854BR</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>2733</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>BOSS</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>YB865609852BR</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>YO095455367BR</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>2026-05-21 20:51:12</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>2693</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>CAROLAINE GOMES</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>YB865605688BR</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>YO095457354BR</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>2026-05-14 19:48:20</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>2630</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>GABRIELLY VEIGA</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>YB865600028BR</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>YO101352942BR</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>2026-05-08 13:53:16</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>2026-09-22 19:35:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>2626</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>RAMONA MARTINS</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>YB865601575BR</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>YO099586093BR</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>2026-05-08 13:53:16</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>2616</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>ANTONIO SANTOS</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>YB865598797BR</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>YO099552435BR</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>2026-05-08 13:53:16</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>2550</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>NATA SILVA</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>YB865602474BR</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>YO095472484BR</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>2026-05-04 11:44:41</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>2480</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>LUCIANO J C N SILVA</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>YB865596031BR</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>YO091830138BR</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>2477</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>FLAVIO OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>YB865587848BR</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>YO091825005BR</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>2458</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>JANDERSON COSTA</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>YB754743297BR</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>YO091827315BR</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>2428</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>BRUNA SANTANA</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>YB865581814BR</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>YO095455968BR</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>2422</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>PABLO FURTADO</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>YB865593168BR</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>YO095473224BR</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>2412</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>KALITA KALI</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>YB865593724BR</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>YO095467263BR</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>2409</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>ROBSON BARAO</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>YB754712175BR</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>YO091855302BR</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>2026-04-24 19:55:38</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>2361</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>JOAO FELIPE</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>YB754700504BR</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>YO095466475BR</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>2347</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>GLAUCIMIRA SILVA</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>YB754744765BR</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>YO095465205BR</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>2345</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>TOFOLI</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>YB865591958BR</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>YO095477115BR</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>2338</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>MARIA OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>YB865589194BR</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>YO095470832BR</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>2329</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>EMANUEL SOUZA</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>YB865574929BR</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>YO097020411BR</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>2315</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>JOAO SANTOS</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>YB865584740BR</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>YO094675905BR</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>2026-04-17 12:38:06</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>2281</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>LUCIANO RODRIGUES</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>YB865589923BR</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>YO095907699BR</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:10</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>2274</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>OSMARINA SOUZA</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>YB754738310BR</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>YO094682328BR</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>2249</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>ALINE BALBINO RAMOS</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>YB865589764BR</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>YO094667847BR</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>2246</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>COSME MENDES</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>YB865589203BR</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>YO095894964BR</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>2245</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>ADRIEIK IONGLONBOUDT</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>YB865589804BR</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>YO094667396BR</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>2241</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>ELIZA C SOUZA</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>YB865591153BR</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>YO094671245BR</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>2226</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>SERLIANE BARROS</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>YB865591666BR</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>YO094687957BR</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>2213</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>SARA SOUZA CRUZ</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>YB754742671BR</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>YO094687679BR</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>2212</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>CLEBER JUSTINIANO</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>YB754738059BR</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>YO094669644BR</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>2026-04-10 12:44:09</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>2199</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>ARTHUR SILVA</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>YB865582094BR</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>YO097011817BR</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>2170</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>REGISLEY VAZ</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>YB754739037BR</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>YO095927659BR</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>2154</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>VALDENICE COSTA</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>YB754730015BR</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>YO094688135BR</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>2148</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>ILMA FREITAS</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>YB865575907BR</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>YO097023378BR</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>2147</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>CLAUDINEIA NOGUEIRA</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>YB865578850BR</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>YO094669560BR</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>2126</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>GLEYCIANE SILVA</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>YB865585816BR</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>YO095900735BR</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>2091</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>NUBIA SILVA</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>YB754746126BR</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>YO097029676BR</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>2090</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>THIERRY REIS</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>YB754743031BR</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>YO095937024BR</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>2087</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>ROSIANE DUARTE</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>YB865586825BR</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>YO094686545BR</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:30:59</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>1979</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>ELVIRA SANTOS</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>YB754736870BR</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>YO095897427BR</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>1964</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>MESSIAS OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>YB865583404BR</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>YO095924839BR</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>1959</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>SAID BRAGA</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>YB754737950BR</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>YO099586875BR</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>2026-09-22 19:35:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>1940</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>JESSICA DANTAS</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>YB865581641BR</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>YO095902192BR</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>2026-03-30 08:39:34</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>1923</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>MARIA LUIZA</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>YB754749445BR</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>YO097028809BR</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:51</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>1917</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>BENATRIZ F CORREIA</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>YB754750868BR</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>YO094668895BR</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:51</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>1904</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>ERICA SILVA</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>YB754739920BR</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>YO095898382BR</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:51</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>1900</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>FRANCISCO SOUZA</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>YB754747461BR</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>YO094672776BR</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:51</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>1850</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>ZOKY</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>YB754740021BR</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>YO095943118BR</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>2026-03-24 05:03:50</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>1811</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>JOSE ANJOS</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>YB754747886BR</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>YO097023979BR</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>1768</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>EMANUELLY BORGES</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>YB754695804BR</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>YO095897651BR</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>1746</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>WESLEY SOUZA</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>YB754735636BR</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>YO097032304BR</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>1736</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>WAGNER OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>YB754737566BR</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>YO098755564BR</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>1724</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>SEBASTIAO JUNIOR</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>YB754738527BR</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>YO095934460BR</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>1714</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>RONILSON MARINHO</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>YB754714335BR</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>YO093330355BR</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>2026-09-22 19:35:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>1711</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>EDIELE ANDRADE</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>YB754736852BR</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>YO095895995BR</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>1680</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>CASSIO PEREIRA</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>YB754748232BR</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>YO097014950BR</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>1658</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>EDIVALDO BATISTA</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>YB754730951BR</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>YO095896214BR</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>1653</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>RENNAN FREESE</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>YB865577267BR</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>YO097030921BR</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>1646</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>CLAUDIO LUZ</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>YB865581607BR</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>YO097015924BR</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>1645</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>LUCAS THOMASSELI</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>YB754751449BR</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>YO095907376BR</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>1613</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>MAURO PORTAL</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>YB754730545BR</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>YO095910199BR</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>1604</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>GLEISIANE SOUZA</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>YB754740208BR</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>YO098746465BR</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>1598</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>GECIANE LEITE SILVA</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>YB754736954BR</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>YO098746240BR</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>2026-03-13 05:28:45</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>SEBASTIANA SILVA</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>YB754731166BR</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>YO099587258BR</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>1447</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>BRUNO GUERRA</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>YB865578302BR</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>YO095894301BR</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>1431</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>NORMA DUARTE</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>YB754735273BR</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>YO099583857BR</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>1362</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>ROBERTO PEREIRA</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>YB754735640BR</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>YO095928186BR</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:06:24</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>1325</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>RODRIGO BRASIL</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>YB754715441BR</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>YO095930984BR</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>2026-02-23 05:59:13</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>1282</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>EDUARDO SILVA</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>YB754715296BR</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>YO093305501BR</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>2026-02-23 05:59:13</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>897</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>JOSE ALVES</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>YB754691419BR</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>YO096304933BR</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>2026-02-06 06:20:43</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>807</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>SAMARA LOPES</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>YB754719735BR</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>YO096314255BR</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>2026-01-30 07:40:19</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
           <t>789</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B139" t="inlineStr">
         <is>
           <t>ANTONIO FILHO</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C139" t="inlineStr">
         <is>
           <t>YB754710254BR</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D139" t="inlineStr">
         <is>
           <t>YO093302880BR</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...24 lines deleted...]
-      <c r="J47" t="inlineStr">
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Cartao Destruido</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
         <is>
           <t>2026-01-30 07:40:19</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-07-31 07:13:08</t>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>2026-09-04 14:43:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>712</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>RODRIGO SOUZA COSTA</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>YB754704404BR</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>YO096312104BR</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Devolucao Segundo Envio</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Objeto não entregue - prazo de retirada encerrado</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>prazo_encerrado</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>2026-01-22 11:47:32</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>2026-09-04 18:49:48</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>