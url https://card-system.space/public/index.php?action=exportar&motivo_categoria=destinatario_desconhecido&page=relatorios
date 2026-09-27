--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -104,367 +104,595 @@
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Recebido fisicamente</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Filial</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>3930</t>
+          <t>4270</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>ANTONIO NETO</t>
+          <t>MAGNO SANTOS</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YU109538948BR</t>
+          <t>YU109555040BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Aguardando Atualizacao de Endereco</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>destinatario_desconhecido</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-08-10 13:54:31</t>
+          <t>2026-09-24 19:09:50</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>2026-08-10 13:54:31</t>
+          <t>2026-09-24 19:09:50</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>3891</t>
+          <t>4246</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>RENILDO SILVA</t>
+          <t>SIMONE MAIA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YU109531905BR</t>
+          <t>YU109553993BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Aguardando Atualizacao de Endereco</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>destinatario_desconhecido</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>2026-08-10 13:54:31</t>
+          <t>2026-09-24 19:09:49</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>2026-08-10 13:54:31</t>
+          <t>2026-09-24 19:09:49</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>3719</t>
+          <t>4223</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>FRANCISCA NASCIMENTO</t>
+          <t>ANDREIA GOMES</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YU109533795BR</t>
+          <t>YU109552423BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Aguardando Atualizacao de Endereco</t>
+          <t>Endereco Atualizado</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>destinatario_desconhecido</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>2026-07-27 19:12:20</t>
+          <t>2026-09-21 17:10:34</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>2026-07-27 19:12:20</t>
+          <t>2026-09-24 15:05:03</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>3074</t>
+          <t>4216</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>ANE SOUSA</t>
+          <t>JOANA NOGUEIRA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YB865618576BR</t>
+          <t>YU109549530BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>YO097991558BR</t>
+          <t/>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Reenvio em Andamento</t>
+          <t>Aguardando Atualizacao de Endereco</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Objeto não entregue - cliente desconhecido no local</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>destinatario_desconhecido</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-09-21 17:10:34</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>2026-07-31 19:59:09</t>
+          <t>2026-09-21 17:10:34</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2906</t>
+          <t>4162</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ALEX CRUZ</t>
+          <t>KAYKY SILVA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YB865618267BR</t>
+          <t>YU109542505BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>YO097986181BR</t>
+          <t/>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Reenvio em Andamento</t>
+          <t>Aguardando Atualizacao de Endereco</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Objeto não entregue - cliente desconhecido no local</t>
+          <t>DESCONHECIDO</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>destinatario_desconhecido</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>2026-06-05 12:29:27</t>
+          <t>2026-09-11 20:38:54</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:53</t>
+          <t>2026-09-11 20:38:54</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>4124</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
+          <t>ISMAEL MAGALHAES</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>YU109542430BR</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Aguardando Atualizacao de Endereco</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>destinatario_desconhecido</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>2026-09-11 20:38:54</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>2026-09-11 20:38:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>4075</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>ALESSANDRO RODRIGUES</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>YU109535062BR</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Aguardando Atualizacao de Endereco</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>destinatario_desconhecido</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>2026-09-03 20:38:16</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>2026-09-03 20:38:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>4074</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>GEISSILENE SOUZA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>YU109545229BR</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Aguardando Atualizacao de Endereco</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>destinatario_desconhecido</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>2026-09-03 20:38:16</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>2026-09-03 20:38:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>4051</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
           <t>MARIA SILVA</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...41 lines deleted...]
-          <t>2026-07-30 05:56:00</t>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>YU109543951BR</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Endereco Atualizado</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>destinatario_desconhecido</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>2026-09-03 20:32:22</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>2026-09-24 13:08:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>3719</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>FRANCISCA NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>YU109533795BR</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Aguardando Atualizacao de Endereco</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>DESCONHECIDO</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>destinatario_desconhecido</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>2026-07-27 19:12:20</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>