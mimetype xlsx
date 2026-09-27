--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -104,4072 +104,538 @@
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Recebido fisicamente</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Filial</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Criado em</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Atualizado em</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>3569</t>
+          <t>3907</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>IVAN OLIVEIRA</t>
+          <t>PAULO HENRIQUE BRAGA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>YB865623151BR</t>
+          <t>YU109533472BR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>YO098778021BR</t>
+          <t>YO105610029BR</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Objeto aguardando retirada no endereço indicado</t>
+          <t>Objeto encaminhado para retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-07-07 19:54:21</t>
+          <t>2026-08-10 13:54:31</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>2026-08-11 07:33:00</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>3103</t>
+          <t>3800</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>GENESIO JUNIOR</t>
+          <t>DIOGO ALMEIDA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>YB865613208BR</t>
+          <t>YU109529141BR</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>YO098009341BR</t>
+          <t>YO105595247BR</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Objeto aguardando retirada no endereço indicado</t>
+          <t>Objeto encaminhado para retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>2026-08-11 14:18:35</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>3093</t>
+          <t>3764</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>MARCIO R ARAUJO</t>
+          <t>TAYNARA SILVA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>YB865606533BR</t>
+          <t>YB865620858BR</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>YO098750385BR</t>
+          <t>YO101362030BR</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-30 17:00:41</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>2026-08-07 20:11:52</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>3090</t>
+          <t>3705</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>UESLEI LISBOA</t>
+          <t>NILTON JUNIOR</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>YB865613415BR</t>
+          <t>YB865616734BR</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>YO098044096BR</t>
+          <t>YO101359971BR</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-27 19:12:20</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>2026-08-06 14:09:37</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>3087</t>
+          <t>3621</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>CLEODON</t>
+          <t>JOSE SOUSA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>YB865616487BR</t>
+          <t>YB865620813BR</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>YO097997051BR</t>
+          <t>YO101357128BR</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Reenvio em Andamento</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:27</t>
+          <t>2026-09-23 12:34:32</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>3083</t>
+          <t>3615</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>ELAINE BRITO</t>
+          <t>JAIME SIQUEIRA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>YB865620671BR</t>
+          <t>YB865615186BR</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>YO099558061BR</t>
+          <t>YO101355348BR</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-11 11:00:24</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>2026-08-06 20:10:11</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>3063</t>
+          <t>3545</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>EVANDRO OLIVER</t>
+          <t>MARIA SILVA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>YB865612247BR</t>
+          <t>YB865619903BR</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>YO098006685BR</t>
+          <t>YO101359645BR</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Reenvio em Andamento</t>
+          <t>Devolucao Segundo Envio</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-07-07 19:54:21</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:36</t>
+          <t>2026-09-23 12:34:32</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>3060</t>
+          <t>3139</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>RENATA ALAOR BARRETO</t>
+          <t>NASCIMENTO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>YB865612715BR</t>
+          <t>YB865619917BR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>YO098018989BR</t>
+          <t>YO101359866BR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-06-19 19:42:48</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:36</t>
+          <t>2026-09-25 19:46:13</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>3041</t>
+          <t>2181</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ALEX AMAROES</t>
+          <t>THALISON BARBOSA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>YB865612105BR</t>
+          <t>YB865584753BR</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>YO097985305BR</t>
+          <t>YO101362264BR</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Reenvio em Andamento</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Objeto encaminhado para retirada no endereço indicado</t>
+          <t>Objeto aguardando retirada no endereço indicado</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>aguardando_retirada</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Não</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>2026-06-16 13:01:33</t>
+          <t>2026-04-02 13:30:59</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>2026-07-31 16:56:44</t>
-[...3533 lines deleted...]
-          <t>2026-07-29 13:49:38</t>
+          <t>2026-09-25 19:25:42</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>